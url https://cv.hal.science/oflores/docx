--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flores </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oflores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1416-0449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070962685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species means – the intraspecific contribution to global wood density variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (6), pp.2630-2651. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-dependent declines of threatened endemic trees following plant invasion on a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.111665. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological variation in liverwort traits influences community assemblage along an elevational gradient in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomenjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Hedderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.181 - 194. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.139573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Becker Scarpitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Floristic Diversity and Structure of Relictual Littoral and Swamp Forests in the Island of Tahiti (French Polynesia, South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Fabre Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Palmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77 (2-3), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/77.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaunated and invaded insular tropical rainforests will not recover alone: recruitment limitation factors disentangled by hierarchical models of spontaneous and assisted regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Solesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (2), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynorkis adeleana, a new species of Orchidaceae (Orchidoideae; Habenariinae) endemic to Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Bytebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 629 (2), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/phytotaxa.629.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐independent habitat associations explain low co‐occurrence in native and exotic birds on a tropical volcanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.e10322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision taxonomique de douze espèces du genre Cynorkis Thouars (Orchidaceae, Habenariinae) de La Réunion, basée sur une approche morphologique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Catan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vandeschricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (25), pp.331--344, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree recruitment after native frugivore extinction? A field experiment to test the impact of fruit flesh persistence in a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilhabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.370 - 376. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s026646742200027x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of disturbance, vegetation structure, and propagule pressure contributes to Pinus kesiya invasion in Tapia woodland, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia L. Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andraina H. Rajemison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.2997-3011. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02819-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)” [Biol. Conserv. 257 (2021) 109131 (May)] (Biological Conservation (2021) 257, (S000632072100183X), (10.1016/j.biocon.2021.109131))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. V. Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267 (109498), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of biological control of Rubus alceifolius invasion on Réunion Island (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Cybèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.104670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact, climate and dispersal strategies determine plant invasion on islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin D. H. Irl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H. Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), pp.1889-1903. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests Without Frugivores and Frugivores Without Forests – An Investigation Into the Causes of a Paradox in One of the Last Archipelagos Colonized by Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.688768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Vincent Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.109131. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of dispersal trait diversity across a long‐term chronosequence reveals a strong negative impact of frugivore extinctions on forest resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.1386 - 1397. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating young (&amp;lt;1000 yrs) lava flow eruptions of Piton de la Fournaise volcano from size distribution of long-lived pioneer trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.106974. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterial Diversity, Composition and Interactions During the Development of the Seabird Tick &amp;lt;i&amp;gt;Ornithodoros maritimus&amp;lt;/i&amp;gt; (Argasidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (3), pp.770-783. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-020-01611-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic Leptospira and their animal reservoirs: testing host specificity through experimental infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bascands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7239. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64172-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological strategies of tree species in the laurel forest of Tenerife (Canary Islands): an insight into cloud forest natural dynamics using long-term monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Balguerias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea de Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-018-1156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from the FARCE 2015 campaign: multidisciplinary study of the forest–gas–aerosol–cloud system on the tropical island of La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (16), pp.10591-10618. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-10591-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal variability of rainfall in a high tropical island: Patterns and large‐scale drivers in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (720), pp.893-909. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great Genetic Diversity but High Selfing Rates and Short-Distance Gene Flow Characterize Populations of a Tree (Foetidia; Lecythidaceae) in the Fragmented Tropical Dry Forest of the Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are woody plants fleshy‐fruited at low elevations? Evidence from a high‐elevation oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.847 - 858. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroalgae as a tool for assessing the ecological status of coral reefs under the Water Framework Directive: A case study on the reef flats of La Reunion (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel PAN/silazane hybrid polymer for processing of carbon-based fibres with extraordinary oxidation resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. B. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Furtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.720-729. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ta09293d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting predation services of predator and omnivore diversity mediated by invasive ants in a tropical agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forests of Réunion Island Classified from Airborne Full-Waveform LiDAR Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eco-epidemiological study of Morbilli-related paramyxovirus infection in Madagascar bats reveals host-switching as the dominant macro-evolutionary mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mélade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wieseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beza Ramasindrazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23752. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional characterisation of a wide range of cover crop species: growth and nitrogen acquisition rates, leaf traits and ecological strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia-Based Population Control Strategy Targeting Culex quinquefasciatus Mosquitoes Proves Efficient under Semi-Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the altitudinal distribution of an introduced phytophagous insect against an invasive alien plant from laboratory controlled experiments: case of #Cibdela janthina# (Hymenoptera:Argidae) and #Rubus alceifolius# (Rosaceae) in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (4), pp.461--471. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9574-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary perspective on leaf economics: phylogenetics of leaf mass per area in vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (14), pp.2799-2811. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical tree assembly depends on the interactions between successional and soil filtering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversity of Subalpine Bryophyte Communities in an Oceanic Island (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomanjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1657/1938-4246-46.4.841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning phylogenetic and functional diversity into alpha and beta components along an environmental gradient in a Mediterranean rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernard-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.877-889. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY - a global database of plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (9), pp.2905-2935. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02451.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental filtering of dense-wooded species controls above-ground biomass stored in African moist forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), pp.981-990. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2011.01829.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated effects of a seasonal precipitation change on the vegetation in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-169-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and CO 2 modulate the C 3 /C 4 balance and &delta; 13 C signal in simulated vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-431-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite based oceanic monitoring around Reunion Island for the years 2003 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Christopher Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019.Third International conference on Island Ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss and frugivores defaunation in Réunion island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.482--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus kesiya spread on the endemic Tapia forest: ecological characteristic analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Ny Aina Aritsara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.434--434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing long-term monitoring of natural areas for a Unesco world heritage site: study case of la Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference of tropical ecology. Annual meeting of the society for tropical ecology (GTÖ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.336--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophyte diversity and distribution on the highlands of Piton des Neiges volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry A. J. Hedderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable islands in the sky: Science and management of tropical island alpine and sub-alpine ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Waimea, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of functional and chemical leaf traits of the endemic Acacia heterophylla along three elevation soil gradients in Réunion island (Mascarenes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Island Evolution, Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre une ronce envahissante, #Rubus alceifolius#, et son agent de contrôle biologique, #Cibdela janthina#, à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniss Moussady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de Biologie de l'Insecte (CBI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid assessment of plant invasions in natural and semi-natural forest habitat in Grande Comore Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anziz Ahmed Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flores, Olivier and Ah-Peng, Claudine and Wilding, Nicholas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019. Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint Denis, France. University of la Réunion, 1 poster, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique post-incendie de la végétation et effets du feu sur la banque de graines dans la savane du cap la Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-245, 2020, 978-2-490596-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer semis directs et lutte contre les invasions pour diversifier la régénération de la forêt tropicale humide à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rhumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et évaluation des processus de restauration et de reconstitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stamenoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Réunion. 2014, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme de la régénération chez quinze espèces d'arbres tropicaux en forêt guyanaise : les effets de l'environnement et de la limitation par la dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00297707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island Biology 2019, Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flores </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oflores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1416-0449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070962685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species means – the intraspecific contribution to global wood density variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (6), pp.2630-2651. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-dependent declines of threatened endemic trees following plant invasion on a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.111665. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological variation in liverwort traits influences community assemblage along an elevational gradient in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomenjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Hedderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.181 - 194. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.139573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Becker Scarpitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaunated and invaded insular tropical rainforests will not recover alone: recruitment limitation factors disentangled by hierarchical models of spontaneous and assisted regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Solesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (2), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Floristic Diversity and Structure of Relictual Littoral and Swamp Forests in the Island of Tahiti (French Polynesia, South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Fabre Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Palmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77 (2-3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/77.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynorkis adeleana, a new species of Orchidaceae (Orchidoideae; Habenariinae) endemic to Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Bytebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 629 (2), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/phytotaxa.629.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐independent habitat associations explain low co‐occurrence in native and exotic birds on a tropical volcanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.e10322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision taxonomique de douze espèces du genre Cynorkis Thouars (Orchidaceae, Habenariinae) de La Réunion, basée sur une approche morphologique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Catan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vandeschricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (25), pp.331--344, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree recruitment after native frugivore extinction? A field experiment to test the impact of fruit flesh persistence in a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilhabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.370 - 376. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s026646742200027x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of disturbance, vegetation structure, and propagule pressure contributes to Pinus kesiya invasion in Tapia woodland, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia L. Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andraina H. Rajemison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.2997-3011. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02819-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)” [Biol. Conserv. 257 (2021) 109131 (May)] (Biological Conservation (2021) 257, (S000632072100183X), (10.1016/j.biocon.2021.109131))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. V. Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267 (109498), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of biological control of Rubus alceifolius invasion on Réunion Island (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Cybèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.104670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact, climate and dispersal strategies determine plant invasion on islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin D. H. Irl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H. Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), pp.1889-1903. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests Without Frugivores and Frugivores Without Forests – An Investigation Into the Causes of a Paradox in One of the Last Archipelagos Colonized by Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.688768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Vincent Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.109131. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic Leptospira and their animal reservoirs: testing host specificity through experimental infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bascands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7239. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64172-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of dispersal trait diversity across a long‐term chronosequence reveals a strong negative impact of frugivore extinctions on forest resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.1386 - 1397. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterial Diversity, Composition and Interactions During the Development of the Seabird Tick &amp;lt;i&amp;gt;Ornithodoros maritimus&amp;lt;/i&amp;gt; (Argasidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (3), pp.770-783. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-020-01611-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating young (&amp;lt;1000 yrs) lava flow eruptions of Piton de la Fournaise volcano from size distribution of long-lived pioneer trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.106974. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great Genetic Diversity but High Selfing Rates and Short-Distance Gene Flow Characterize Populations of a Tree (Foetidia; Lecythidaceae) in the Fragmented Tropical Dry Forest of the Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal variability of rainfall in a high tropical island: Patterns and large‐scale drivers in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (720), pp.893-909. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological strategies of tree species in the laurel forest of Tenerife (Canary Islands): an insight into cloud forest natural dynamics using long-term monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Balguerias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea de Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-018-1156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from the FARCE 2015 campaign: multidisciplinary study of the forest–gas–aerosol–cloud system on the tropical island of La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (16), pp.10591-10618. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-10591-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroalgae as a tool for assessing the ecological status of coral reefs under the Water Framework Directive: A case study on the reef flats of La Reunion (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are woody plants fleshy‐fruited at low elevations? Evidence from a high‐elevation oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.847 - 858. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel PAN/silazane hybrid polymer for processing of carbon-based fibres with extraordinary oxidation resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. B. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Furtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.720-729. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ta09293d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting predation services of predator and omnivore diversity mediated by invasive ants in a tropical agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forests of Réunion Island Classified from Airborne Full-Waveform LiDAR Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eco-epidemiological study of Morbilli-related paramyxovirus infection in Madagascar bats reveals host-switching as the dominant macro-evolutionary mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mélade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wieseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beza Ramasindrazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23752. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional characterisation of a wide range of cover crop species: growth and nitrogen acquisition rates, leaf traits and ecological strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia-Based Population Control Strategy Targeting Culex quinquefasciatus Mosquitoes Proves Efficient under Semi-Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the altitudinal distribution of an introduced phytophagous insect against an invasive alien plant from laboratory controlled experiments: case of #Cibdela janthina# (Hymenoptera:Argidae) and #Rubus alceifolius# (Rosaceae) in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (4), pp.461--471. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9574-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary perspective on leaf economics: phylogenetics of leaf mass per area in vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (14), pp.2799-2811. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical tree assembly depends on the interactions between successional and soil filtering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversity of Subalpine Bryophyte Communities in an Oceanic Island (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomanjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1657/1938-4246-46.4.841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning phylogenetic and functional diversity into alpha and beta components along an environmental gradient in a Mediterranean rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernard-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.877-889. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY - a global database of plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (9), pp.2905-2935. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02451.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental filtering of dense-wooded species controls above-ground biomass stored in African moist forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), pp.981-990. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2011.01829.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated effects of a seasonal precipitation change on the vegetation in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-169-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and CO 2 modulate the C 3 /C 4 balance and &delta; 13 C signal in simulated vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-431-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite based oceanic monitoring around Reunion Island for the years 2003 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Christopher Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019.Third International conference on Island Ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss and frugivores defaunation in Réunion island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.482--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus kesiya spread on the endemic Tapia forest: ecological characteristic analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Ny Aina Aritsara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.434--434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing long-term monitoring of natural areas for a Unesco world heritage site: study case of la Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference of tropical ecology. Annual meeting of the society for tropical ecology (GTÖ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.336--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophyte diversity and distribution on the highlands of Piton des Neiges volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry A. J. Hedderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable islands in the sky: Science and management of tropical island alpine and sub-alpine ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Waimea, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of functional and chemical leaf traits of the endemic Acacia heterophylla along three elevation soil gradients in Réunion island (Mascarenes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Island Evolution, Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre une ronce envahissante, #Rubus alceifolius#, et son agent de contrôle biologique, #Cibdela janthina#, à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniss Moussady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de Biologie de l'Insecte (CBI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid assessment of plant invasions in natural and semi-natural forest habitat in Grande Comore Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anziz Ahmed Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flores, Olivier and Ah-Peng, Claudine and Wilding, Nicholas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019. Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint Denis, France. University of la Réunion, 1 poster, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique post-incendie de la végétation et effets du feu sur la banque de graines dans la savane du cap la Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-245, 2020, 978-2-490596-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer semis directs et lutte contre les invasions pour diversifier la régénération de la forêt tropicale humide à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rhumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et évaluation des processus de restauration et de reconstitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stamenoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Réunion. 2014, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme de la régénération chez quinze espèces d'arbres tropicaux en forêt guyanaise : les effets de l'environnement et de la limitation par la dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00297707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island Biology 2019, Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F480473"/>
+    <w:nsid w:val="DD25232F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oflores" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1416-0449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070962685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Adrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomenjanahary Marline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Hedderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.139573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fabre Barroso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Palmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/77.2.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Franc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Solesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14230" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Bytebier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Baider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.629.2.8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173987v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vandeschricke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03753987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Stahl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilhabert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026646742200027x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herimino Manoa Rajaonarivelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia L. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraina H. Rajemison" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramamonjisoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02819-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flores" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. V. Florens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109498" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Cyb&#232;le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin D. H. Irl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Schweiger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Steinbauer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Ar&#233;valo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.688768" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03565504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Vincent Florens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13359" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02894512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106974" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01611-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bascands" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64172-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Balguerias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea de Nascimento" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1156-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02112090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jumaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3485" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cu&#233;nin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lebreton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12676" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. B. Ribeiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Furtat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta09293d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.09.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010043" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wieseke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23752" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122156" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119288" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456729v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9574-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635973v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Reich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pierce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1087" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12222" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V7M0HKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomanjanahary Marline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-46.4.841" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418367v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12048" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZL68S4V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02451.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645828v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freycon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01829.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474788v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-431-2009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wiefels" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christopher Fischer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ny Aina Aritsara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lequette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rochat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202947v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. J. Hedderson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02567019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wagner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dourdaine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Moussady" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anziz Ahmed Abdou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143930v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/vient-de-paraitre-les-savanes-de-la-reunion" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294200v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rhumeur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gebus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349658v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rivi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02633975v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oflores" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1416-0449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070962685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Adrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomenjanahary Marline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Hedderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.139573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Franc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Solesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14230" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fabre Barroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Palmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/77.2.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Bytebier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Baider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.629.2.8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173987v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vandeschricke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03753987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Stahl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilhabert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026646742200027x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herimino Manoa Rajaonarivelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia L. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraina H. Rajemison" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramamonjisoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02819-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flores" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. V. Florens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109498" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Cyb&#232;le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin D. H. Irl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Schweiger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Steinbauer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Ar&#233;valo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.688768" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03565504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Vincent Florens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bascands" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64172-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13359" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01611-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02894512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106974" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cu&#233;nin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lebreton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy069" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02112090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jumaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3485" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Balguerias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea de Nascimento" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1156-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q58B1MQM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. B. Ribeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Furtat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta09293d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wieseke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23752" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122156" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119288" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9574-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Reich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pierce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V7M0HKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomanjanahary Marline" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-46.4.841" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12048" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZL68S4V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02451.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freycon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01829.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-431-2009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wiefels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christopher Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ny Aina Aritsara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lequette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rochat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. J. Hedderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02567019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456742v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dourdaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Moussady" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anziz Ahmed Abdou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/vient-de-paraitre-les-savanes-de-la-reunion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rhumeur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gebus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rivi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02633975v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>