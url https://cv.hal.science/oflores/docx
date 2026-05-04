--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flores </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oflores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1416-0449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070962685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species means – the intraspecific contribution to global wood density variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (6), pp.2630-2651. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-dependent declines of threatened endemic trees following plant invasion on a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.111665. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological variation in liverwort traits influences community assemblage along an elevational gradient in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomenjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Hedderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.181 - 194. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.139573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Becker Scarpitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaunated and invaded insular tropical rainforests will not recover alone: recruitment limitation factors disentangled by hierarchical models of spontaneous and assisted regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Solesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (2), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Floristic Diversity and Structure of Relictual Littoral and Swamp Forests in the Island of Tahiti (French Polynesia, South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Fabre Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Palmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77 (2-3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/77.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynorkis adeleana, a new species of Orchidaceae (Orchidoideae; Habenariinae) endemic to Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Bytebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 629 (2), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/phytotaxa.629.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐independent habitat associations explain low co‐occurrence in native and exotic birds on a tropical volcanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.e10322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision taxonomique de douze espèces du genre Cynorkis Thouars (Orchidaceae, Habenariinae) de La Réunion, basée sur une approche morphologique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Catan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vandeschricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (25), pp.331--344, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree recruitment after native frugivore extinction? A field experiment to test the impact of fruit flesh persistence in a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilhabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.370 - 376. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s026646742200027x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of disturbance, vegetation structure, and propagule pressure contributes to Pinus kesiya invasion in Tapia woodland, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia L. Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andraina H. Rajemison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.2997-3011. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02819-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)” [Biol. Conserv. 257 (2021) 109131 (May)] (Biological Conservation (2021) 257, (S000632072100183X), (10.1016/j.biocon.2021.109131))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. V. Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267 (109498), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of biological control of Rubus alceifolius invasion on Réunion Island (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Cybèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.104670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact, climate and dispersal strategies determine plant invasion on islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin D. H. Irl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H. Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), pp.1889-1903. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests Without Frugivores and Frugivores Without Forests – An Investigation Into the Causes of a Paradox in One of the Last Archipelagos Colonized by Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.688768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Vincent Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.109131. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic Leptospira and their animal reservoirs: testing host specificity through experimental infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bascands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7239. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64172-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of dispersal trait diversity across a long‐term chronosequence reveals a strong negative impact of frugivore extinctions on forest resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.1386 - 1397. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterial Diversity, Composition and Interactions During the Development of the Seabird Tick &amp;lt;i&amp;gt;Ornithodoros maritimus&amp;lt;/i&amp;gt; (Argasidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (3), pp.770-783. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-020-01611-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating young (&amp;lt;1000 yrs) lava flow eruptions of Piton de la Fournaise volcano from size distribution of long-lived pioneer trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.106974. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great Genetic Diversity but High Selfing Rates and Short-Distance Gene Flow Characterize Populations of a Tree (Foetidia; Lecythidaceae) in the Fragmented Tropical Dry Forest of the Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal variability of rainfall in a high tropical island: Patterns and large‐scale drivers in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (720), pp.893-909. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological strategies of tree species in the laurel forest of Tenerife (Canary Islands): an insight into cloud forest natural dynamics using long-term monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Balguerias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea de Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-018-1156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from the FARCE 2015 campaign: multidisciplinary study of the forest–gas–aerosol–cloud system on the tropical island of La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (16), pp.10591-10618. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-10591-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroalgae as a tool for assessing the ecological status of coral reefs under the Water Framework Directive: A case study on the reef flats of La Reunion (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are woody plants fleshy‐fruited at low elevations? Evidence from a high‐elevation oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.847 - 858. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel PAN/silazane hybrid polymer for processing of carbon-based fibres with extraordinary oxidation resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. B. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Furtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.720-729. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ta09293d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting predation services of predator and omnivore diversity mediated by invasive ants in a tropical agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forests of Réunion Island Classified from Airborne Full-Waveform LiDAR Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eco-epidemiological study of Morbilli-related paramyxovirus infection in Madagascar bats reveals host-switching as the dominant macro-evolutionary mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mélade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wieseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beza Ramasindrazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23752. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional characterisation of a wide range of cover crop species: growth and nitrogen acquisition rates, leaf traits and ecological strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia-Based Population Control Strategy Targeting Culex quinquefasciatus Mosquitoes Proves Efficient under Semi-Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the altitudinal distribution of an introduced phytophagous insect against an invasive alien plant from laboratory controlled experiments: case of #Cibdela janthina# (Hymenoptera:Argidae) and #Rubus alceifolius# (Rosaceae) in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (4), pp.461--471. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9574-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary perspective on leaf economics: phylogenetics of leaf mass per area in vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (14), pp.2799-2811. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical tree assembly depends on the interactions between successional and soil filtering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversity of Subalpine Bryophyte Communities in an Oceanic Island (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomanjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1657/1938-4246-46.4.841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning phylogenetic and functional diversity into alpha and beta components along an environmental gradient in a Mediterranean rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernard-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.877-889. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY - a global database of plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (9), pp.2905-2935. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02451.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental filtering of dense-wooded species controls above-ground biomass stored in African moist forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), pp.981-990. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2011.01829.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated effects of a seasonal precipitation change on the vegetation in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-169-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and CO 2 modulate the C 3 /C 4 balance and &delta; 13 C signal in simulated vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-431-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite based oceanic monitoring around Reunion Island for the years 2003 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Christopher Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019.Third International conference on Island Ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss and frugivores defaunation in Réunion island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.482--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus kesiya spread on the endemic Tapia forest: ecological characteristic analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Ny Aina Aritsara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.434--434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing long-term monitoring of natural areas for a Unesco world heritage site: study case of la Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference of tropical ecology. Annual meeting of the society for tropical ecology (GTÖ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.336--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophyte diversity and distribution on the highlands of Piton des Neiges volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry A. J. Hedderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable islands in the sky: Science and management of tropical island alpine and sub-alpine ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Waimea, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of functional and chemical leaf traits of the endemic Acacia heterophylla along three elevation soil gradients in Réunion island (Mascarenes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Island Evolution, Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre une ronce envahissante, #Rubus alceifolius#, et son agent de contrôle biologique, #Cibdela janthina#, à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniss Moussady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de Biologie de l'Insecte (CBI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid assessment of plant invasions in natural and semi-natural forest habitat in Grande Comore Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anziz Ahmed Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flores, Olivier and Ah-Peng, Claudine and Wilding, Nicholas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019. Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint Denis, France. University of la Réunion, 1 poster, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique post-incendie de la végétation et effets du feu sur la banque de graines dans la savane du cap la Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-245, 2020, 978-2-490596-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer semis directs et lutte contre les invasions pour diversifier la régénération de la forêt tropicale humide à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rhumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et évaluation des processus de restauration et de reconstitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stamenoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Réunion. 2014, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme de la régénération chez quinze espèces d'arbres tropicaux en forêt guyanaise : les effets de l'environnement et de la limitation par la dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00297707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island Biology 2019, Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flores </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oflores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1416-0449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070962685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-dependent declines of threatened endemic trees following plant invasion on a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.111665. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species means – the intraspecific contribution to global wood density variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (6), pp.2630-2651. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological variation in liverwort traits influences community assemblage along an elevational gradient in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomenjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Hedderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.181 - 194. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.139573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Becker Scarpitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Floristic Diversity and Structure of Relictual Littoral and Swamp Forests in the Island of Tahiti (French Polynesia, South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Fabre Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Palmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77 (2-3), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/77.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaunated and invaded insular tropical rainforests will not recover alone: recruitment limitation factors disentangled by hierarchical models of spontaneous and assisted regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Solesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (2), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynorkis adeleana, a new species of Orchidaceae (Orchidoideae; Habenariinae) endemic to Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Bytebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 629 (2), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/phytotaxa.629.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐independent habitat associations explain low co‐occurrence in native and exotic birds on a tropical volcanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.e10322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of disturbance, vegetation structure, and propagule pressure contributes to Pinus kesiya invasion in Tapia woodland, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia L. Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andraina H. Rajemison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.2997-3011. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02819-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision taxonomique de douze espèces du genre Cynorkis Thouars (Orchidaceae, Habenariinae) de La Réunion, basée sur une approche morphologique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Catan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vandeschricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (25), pp.331--344, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree recruitment after native frugivore extinction? A field experiment to test the impact of fruit flesh persistence in a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilhabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.370 - 376. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s026646742200027x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)” [Biol. Conserv. 257 (2021) 109131 (May)] (Biological Conservation (2021) 257, (S000632072100183X), (10.1016/j.biocon.2021.109131))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. V. Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267 (109498), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of biological control of Rubus alceifolius invasion on Réunion Island (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Cybèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.104670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests Without Frugivores and Frugivores Without Forests – An Investigation Into the Causes of a Paradox in One of the Last Archipelagos Colonized by Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.688768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact, climate and dispersal strategies determine plant invasion on islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin D. H. Irl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H. Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), pp.1889-1903. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Vincent Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.109131. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating young (&amp;lt;1000 yrs) lava flow eruptions of Piton de la Fournaise volcano from size distribution of long-lived pioneer trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.106974. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterial Diversity, Composition and Interactions During the Development of the Seabird Tick &amp;lt;i&amp;gt;Ornithodoros maritimus&amp;lt;/i&amp;gt; (Argasidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (3), pp.770-783. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-020-01611-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of dispersal trait diversity across a long‐term chronosequence reveals a strong negative impact of frugivore extinctions on forest resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.1386 - 1397. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic Leptospira and their animal reservoirs: testing host specificity through experimental infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bascands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7239. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64172-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological strategies of tree species in the laurel forest of Tenerife (Canary Islands): an insight into cloud forest natural dynamics using long-term monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Balguerias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea de Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-018-1156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from the FARCE 2015 campaign: multidisciplinary study of the forest–gas–aerosol–cloud system on the tropical island of La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (16), pp.10591-10618. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-10591-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great Genetic Diversity but High Selfing Rates and Short-Distance Gene Flow Characterize Populations of a Tree (Foetidia; Lecythidaceae) in the Fragmented Tropical Dry Forest of the Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal variability of rainfall in a high tropical island: Patterns and large‐scale drivers in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (720), pp.893-909. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are woody plants fleshy‐fruited at low elevations? Evidence from a high‐elevation oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.847 - 858. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroalgae as a tool for assessing the ecological status of coral reefs under the Water Framework Directive: A case study on the reef flats of La Reunion (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel PAN/silazane hybrid polymer for processing of carbon-based fibres with extraordinary oxidation resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. B. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Furtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.720-729. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ta09293d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting predation services of predator and omnivore diversity mediated by invasive ants in a tropical agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forests of Réunion Island Classified from Airborne Full-Waveform LiDAR Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eco-epidemiological study of Morbilli-related paramyxovirus infection in Madagascar bats reveals host-switching as the dominant macro-evolutionary mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mélade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wieseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beza Ramasindrazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23752. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional characterisation of a wide range of cover crop species: growth and nitrogen acquisition rates, leaf traits and ecological strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia-Based Population Control Strategy Targeting Culex quinquefasciatus Mosquitoes Proves Efficient under Semi-Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the altitudinal distribution of an introduced phytophagous insect against an invasive alien plant from laboratory controlled experiments: case of #Cibdela janthina# (Hymenoptera:Argidae) and #Rubus alceifolius# (Rosaceae) in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (4), pp.461--471. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9574-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary perspective on leaf economics: phylogenetics of leaf mass per area in vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (14), pp.2799-2811. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical tree assembly depends on the interactions between successional and soil filtering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversity of Subalpine Bryophyte Communities in an Oceanic Island (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomanjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1657/1938-4246-46.4.841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning phylogenetic and functional diversity into alpha and beta components along an environmental gradient in a Mediterranean rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernard-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.877-889. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY - a global database of plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (9), pp.2905-2935. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02451.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental filtering of dense-wooded species controls above-ground biomass stored in African moist forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), pp.981-990. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2011.01829.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated effects of a seasonal precipitation change on the vegetation in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-169-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and CO 2 modulate the C 3 /C 4 balance and &delta; 13 C signal in simulated vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-431-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite based oceanic monitoring around Reunion Island for the years 2003 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Christopher Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019.Third International conference on Island Ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss and frugivores defaunation in Réunion island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.482--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus kesiya spread on the endemic Tapia forest: ecological characteristic analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Ny Aina Aritsara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.434--434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing long-term monitoring of natural areas for a Unesco world heritage site: study case of la Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference of tropical ecology. Annual meeting of the society for tropical ecology (GTÖ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.336--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophyte diversity and distribution on the highlands of Piton des Neiges volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry A. J. Hedderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable islands in the sky: Science and management of tropical island alpine and sub-alpine ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Waimea, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of functional and chemical leaf traits of the endemic Acacia heterophylla along three elevation soil gradients in Réunion island (Mascarenes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Island Evolution, Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre une ronce envahissante, #Rubus alceifolius#, et son agent de contrôle biologique, #Cibdela janthina#, à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniss Moussady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de Biologie de l'Insecte (CBI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid assessment of plant invasions in natural and semi-natural forest habitat in Grande Comore Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anziz Ahmed Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flores, Olivier and Ah-Peng, Claudine and Wilding, Nicholas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019. Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint Denis, France. University of la Réunion, 1 poster, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique post-incendie de la végétation et effets du feu sur la banque de graines dans la savane du cap la Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-245, 2020, 978-2-490596-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer semis directs et lutte contre les invasions pour diversifier la régénération de la forêt tropicale humide à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rhumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et évaluation des processus de restauration et de reconstitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stamenoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Réunion. 2014, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme de la régénération chez quinze espèces d'arbres tropicaux en forêt guyanaise : les effets de l'environnement et de la limitation par la dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00297707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island Biology 2019, Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD25232F"/>
+    <w:nsid w:val="BDA1E5BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oflores" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1416-0449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070962685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Adrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomenjanahary Marline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Hedderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.139573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Franc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Solesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14230" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fabre Barroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Palmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/77.2.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Bytebier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Baider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.629.2.8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173987v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vandeschricke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03753987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Stahl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilhabert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026646742200027x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herimino Manoa Rajaonarivelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia L. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraina H. Rajemison" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramamonjisoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02819-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flores" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. V. Florens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109498" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Cyb&#232;le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin D. H. Irl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Schweiger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Steinbauer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Ar&#233;valo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.688768" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03565504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Vincent Florens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bascands" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64172-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13359" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01611-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02894512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106974" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cu&#233;nin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lebreton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy069" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02112090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jumaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3485" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Balguerias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea de Nascimento" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1156-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q58B1MQM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. B. Ribeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Furtat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta09293d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wieseke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23752" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122156" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119288" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9574-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Reich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pierce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V7M0HKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomanjanahary Marline" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-46.4.841" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12048" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZL68S4V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02451.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freycon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01829.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-431-2009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wiefels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christopher Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ny Aina Aritsara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lequette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rochat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. J. Hedderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02567019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456742v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dourdaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Moussady" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anziz Ahmed Abdou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/vient-de-paraitre-les-savanes-de-la-reunion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rhumeur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gebus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rivi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02633975v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oflores" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1416-0449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070962685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448009v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomenjanahary Marline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Hedderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.139573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fabre Barroso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Palmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/77.2.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Franc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Solesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14230" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Bytebier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Baider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.629.2.8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173987v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herimino Manoa Rajaonarivelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia L. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraina H. Rajemison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramamonjisoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02819-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vandeschricke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03753987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Stahl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilhabert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026646742200027x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flores" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. V. Florens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109498" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Cyb&#232;le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.688768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin D. H. Irl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Schweiger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Steinbauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Ar&#233;valo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03565504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Vincent Florens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02894512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01611-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13359" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bascands" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64172-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Balguerias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea de Nascimento" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1156-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cu&#233;nin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lebreton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02112090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jumaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3485" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12676" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q58B1MQM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. B. Ribeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Furtat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta09293d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wieseke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23752" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122156" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119288" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9574-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Reich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pierce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V7M0HKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomanjanahary Marline" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-46.4.841" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12048" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZL68S4V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02451.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freycon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01829.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-431-2009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wiefels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christopher Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ny Aina Aritsara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lequette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rochat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. J. Hedderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02567019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456742v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dourdaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Moussady" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anziz Ahmed Abdou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/vient-de-paraitre-les-savanes-de-la-reunion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rhumeur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gebus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rivi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02633975v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>