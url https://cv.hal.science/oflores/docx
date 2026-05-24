--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flores </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oflores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1416-0449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070962685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-dependent declines of threatened endemic trees following plant invasion on a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.111665. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species means – the intraspecific contribution to global wood density variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (6), pp.2630-2651. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological variation in liverwort traits influences community assemblage along an elevational gradient in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomenjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Hedderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.181 - 194. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.139573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Becker Scarpitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Floristic Diversity and Structure of Relictual Littoral and Swamp Forests in the Island of Tahiti (French Polynesia, South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Fabre Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Palmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77 (2-3), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/77.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaunated and invaded insular tropical rainforests will not recover alone: recruitment limitation factors disentangled by hierarchical models of spontaneous and assisted regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Solesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (2), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynorkis adeleana, a new species of Orchidaceae (Orchidoideae; Habenariinae) endemic to Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Bytebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 629 (2), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/phytotaxa.629.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐independent habitat associations explain low co‐occurrence in native and exotic birds on a tropical volcanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.e10322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of disturbance, vegetation structure, and propagule pressure contributes to Pinus kesiya invasion in Tapia woodland, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia L. Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andraina H. Rajemison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.2997-3011. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02819-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision taxonomique de douze espèces du genre Cynorkis Thouars (Orchidaceae, Habenariinae) de La Réunion, basée sur une approche morphologique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Catan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vandeschricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (25), pp.331--344, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree recruitment after native frugivore extinction? A field experiment to test the impact of fruit flesh persistence in a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilhabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.370 - 376. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s026646742200027x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)” [Biol. Conserv. 257 (2021) 109131 (May)] (Biological Conservation (2021) 257, (S000632072100183X), (10.1016/j.biocon.2021.109131))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. V. Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267 (109498), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of biological control of Rubus alceifolius invasion on Réunion Island (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Cybèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.104670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests Without Frugivores and Frugivores Without Forests – An Investigation Into the Causes of a Paradox in One of the Last Archipelagos Colonized by Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.688768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact, climate and dispersal strategies determine plant invasion on islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin D. H. Irl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H. Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), pp.1889-1903. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Vincent Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.109131. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating young (&amp;lt;1000 yrs) lava flow eruptions of Piton de la Fournaise volcano from size distribution of long-lived pioneer trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.106974. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterial Diversity, Composition and Interactions During the Development of the Seabird Tick &amp;lt;i&amp;gt;Ornithodoros maritimus&amp;lt;/i&amp;gt; (Argasidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (3), pp.770-783. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-020-01611-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of dispersal trait diversity across a long‐term chronosequence reveals a strong negative impact of frugivore extinctions on forest resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.1386 - 1397. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic Leptospira and their animal reservoirs: testing host specificity through experimental infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bascands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7239. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64172-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological strategies of tree species in the laurel forest of Tenerife (Canary Islands): an insight into cloud forest natural dynamics using long-term monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Balguerias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea de Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-018-1156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from the FARCE 2015 campaign: multidisciplinary study of the forest–gas–aerosol–cloud system on the tropical island of La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (16), pp.10591-10618. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-10591-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great Genetic Diversity but High Selfing Rates and Short-Distance Gene Flow Characterize Populations of a Tree (Foetidia; Lecythidaceae) in the Fragmented Tropical Dry Forest of the Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal variability of rainfall in a high tropical island: Patterns and large‐scale drivers in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (720), pp.893-909. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are woody plants fleshy‐fruited at low elevations? Evidence from a high‐elevation oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.847 - 858. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroalgae as a tool for assessing the ecological status of coral reefs under the Water Framework Directive: A case study on the reef flats of La Reunion (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel PAN/silazane hybrid polymer for processing of carbon-based fibres with extraordinary oxidation resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. B. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Furtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.720-729. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ta09293d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting predation services of predator and omnivore diversity mediated by invasive ants in a tropical agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forests of Réunion Island Classified from Airborne Full-Waveform LiDAR Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eco-epidemiological study of Morbilli-related paramyxovirus infection in Madagascar bats reveals host-switching as the dominant macro-evolutionary mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mélade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wieseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beza Ramasindrazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23752. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional characterisation of a wide range of cover crop species: growth and nitrogen acquisition rates, leaf traits and ecological strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia-Based Population Control Strategy Targeting Culex quinquefasciatus Mosquitoes Proves Efficient under Semi-Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the altitudinal distribution of an introduced phytophagous insect against an invasive alien plant from laboratory controlled experiments: case of #Cibdela janthina# (Hymenoptera:Argidae) and #Rubus alceifolius# (Rosaceae) in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (4), pp.461--471. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9574-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary perspective on leaf economics: phylogenetics of leaf mass per area in vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (14), pp.2799-2811. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical tree assembly depends on the interactions between successional and soil filtering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversity of Subalpine Bryophyte Communities in an Oceanic Island (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomanjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1657/1938-4246-46.4.841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning phylogenetic and functional diversity into alpha and beta components along an environmental gradient in a Mediterranean rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernard-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.877-889. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY - a global database of plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (9), pp.2905-2935. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02451.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental filtering of dense-wooded species controls above-ground biomass stored in African moist forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), pp.981-990. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2011.01829.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated effects of a seasonal precipitation change on the vegetation in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-169-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and CO 2 modulate the C 3 /C 4 balance and &delta; 13 C signal in simulated vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-431-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite based oceanic monitoring around Reunion Island for the years 2003 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Christopher Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019.Third International conference on Island Ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss and frugivores defaunation in Réunion island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.482--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus kesiya spread on the endemic Tapia forest: ecological characteristic analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Ny Aina Aritsara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.434--434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing long-term monitoring of natural areas for a Unesco world heritage site: study case of la Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference of tropical ecology. Annual meeting of the society for tropical ecology (GTÖ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.336--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophyte diversity and distribution on the highlands of Piton des Neiges volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry A. J. Hedderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable islands in the sky: Science and management of tropical island alpine and sub-alpine ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Waimea, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of functional and chemical leaf traits of the endemic Acacia heterophylla along three elevation soil gradients in Réunion island (Mascarenes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Island Evolution, Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre une ronce envahissante, #Rubus alceifolius#, et son agent de contrôle biologique, #Cibdela janthina#, à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniss Moussady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de Biologie de l'Insecte (CBI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid assessment of plant invasions in natural and semi-natural forest habitat in Grande Comore Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anziz Ahmed Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flores, Olivier and Ah-Peng, Claudine and Wilding, Nicholas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019. Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint Denis, France. University of la Réunion, 1 poster, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique post-incendie de la végétation et effets du feu sur la banque de graines dans la savane du cap la Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-245, 2020, 978-2-490596-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer semis directs et lutte contre les invasions pour diversifier la régénération de la forêt tropicale humide à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rhumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et évaluation des processus de restauration et de reconstitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stamenoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Réunion. 2014, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme de la régénération chez quinze espèces d'arbres tropicaux en forêt guyanaise : les effets de l'environnement et de la limitation par la dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00297707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island Biology 2019, Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flores </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oflores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1416-0449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070962685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species means – the intraspecific contribution to global wood density variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Jörg Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (6), pp.2630-2651. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-dependent declines of threatened endemic trees following plant invasion on a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.111665. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological variation in liverwort traits influences community assemblage along an elevational gradient in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomenjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Hedderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.181 - 194. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.139573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Becker Scarpitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaunated and invaded insular tropical rainforests will not recover alone: recruitment limitation factors disentangled by hierarchical models of spontaneous and assisted regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Solesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (2), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Floristic Diversity and Structure of Relictual Littoral and Swamp Forests in the Island of Tahiti (French Polynesia, South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Fabre Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Palmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77 (2-3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2984/77.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynorkis adeleana, a new species of Orchidaceae (Orchidoideae; Habenariinae) endemic to Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Bytebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 629 (2), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/phytotaxa.629.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐independent habitat associations explain low co‐occurrence in native and exotic birds on a tropical volcanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.e10322. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision taxonomique de douze espèces du genre Cynorkis Thouars (Orchidaceae, Habenariinae) de La Réunion, basée sur une approche morphologique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Catan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vandeschricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (25), pp.331--344, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree recruitment after native frugivore extinction? A field experiment to test the impact of fruit flesh persistence in a tropical oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilhabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.370 - 376. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s026646742200027x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of disturbance, vegetation structure, and propagule pressure contributes to Pinus kesiya invasion in Tapia woodland, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia L. Rakotondrasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andraina H. Rajemison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.2997-3011. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02819-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)” [Biol. Conserv. 257 (2021) 109131 (May)] (Biological Conservation (2021) 257, (S000632072100183X), (10.1016/j.biocon.2021.109131))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. V. Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267 (109498), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of biological control of Rubus alceifolius invasion on Réunion Island (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Cybèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.104670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests Without Frugivores and Frugivores Without Forests – An Investigation Into the Causes of a Paradox in One of the Last Archipelagos Colonized by Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.688768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact, climate and dispersal strategies determine plant invasion on islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin D. H. Irl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H. Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Steinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), pp.1889-1903. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing severity of frugivore loss contrasts the fate of native forests on the land of the Dodo (Mascarene archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Vincent Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.109131. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic Leptospira and their animal reservoirs: testing host specificity through experimental infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bascands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7239. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64172-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of dispersal trait diversity across a long‐term chronosequence reveals a strong negative impact of frugivore extinctions on forest resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.1386 - 1397. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating young (&amp;lt;1000 yrs) lava flow eruptions of Piton de la Fournaise volcano from size distribution of long-lived pioneer trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.106974. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterial Diversity, Composition and Interactions During the Development of the Seabird Tick &amp;lt;i&amp;gt;Ornithodoros maritimus&amp;lt;/i&amp;gt; (Argasidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (3), pp.770-783. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-020-01611-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great Genetic Diversity but High Selfing Rates and Short-Distance Gene Flow Characterize Populations of a Tree (Foetidia; Lecythidaceae) in the Fragmented Tropical Dry Forest of the Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal variability of rainfall in a high tropical island: Patterns and large‐scale drivers in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (720), pp.893-909. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological strategies of tree species in the laurel forest of Tenerife (Canary Islands): an insight into cloud forest natural dynamics using long-term monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Balguerias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea de Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-018-1156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from the FARCE 2015 campaign: multidisciplinary study of the forest–gas–aerosol–cloud system on the tropical island of La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (16), pp.10591-10618. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-10591-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroalgae as a tool for assessing the ecological status of coral reefs under the Water Framework Directive: A case study on the reef flats of La Reunion (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are woody plants fleshy‐fruited at low elevations? Evidence from a high‐elevation oceanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.847 - 858. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel PAN/silazane hybrid polymer for processing of carbon-based fibres with extraordinary oxidation resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. B. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Furtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.720-729. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ta09293d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting predation services of predator and omnivore diversity mediated by invasive ants in a tropical agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forests of Réunion Island Classified from Airborne Full-Waveform LiDAR Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eco-epidemiological study of Morbilli-related paramyxovirus infection in Madagascar bats reveals host-switching as the dominant macro-evolutionary mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mélade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wieseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beza Ramasindrazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23752. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional characterisation of a wide range of cover crop species: growth and nitrogen acquisition rates, leaf traits and ecological strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia-Based Population Control Strategy Targeting Culex quinquefasciatus Mosquitoes Proves Efficient under Semi-Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary perspective on leaf economics: phylogenetics of leaf mass per area in vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (14), pp.2799-2811. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the altitudinal distribution of an introduced phytophagous insect against an invasive alien plant from laboratory controlled experiments: case of #Cibdela janthina# (Hymenoptera:Argidae) and #Rubus alceifolius# (Rosaceae) in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (4), pp.461--471. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9574-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversity of Subalpine Bryophyte Communities in an Oceanic Island (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovanomanjanahary Marline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1657/1938-4246-46.4.841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical tree assembly depends on the interactions between successional and soil filtering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning phylogenetic and functional diversity into alpha and beta components along an environmental gradient in a Mediterranean rangeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernard-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (5), pp.877-889. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY - a global database of plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (9), pp.2905-2935. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02451.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental filtering of dense-wooded species controls above-ground biomass stored in African moist forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), pp.981-990. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2011.01829.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated effects of a seasonal precipitation change on the vegetation in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-169-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and CO 2 modulate the C 3 /C 4 balance and &delta; 13 C signal in simulated vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-431-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite based oceanic monitoring around Reunion Island for the years 2003 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wiefels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Christopher Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019.Third International conference on Island Ecology, evolution and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss and frugivores defaunation in Réunion island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.482--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus kesiya spread on the endemic Tapia forest: ecological characteristic analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimino Manoa Rajaonarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Ny Aina Aritsara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ramamonjisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.434--434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing long-term monitoring of natural areas for a Unesco world heritage site: study case of la Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference of tropical ecology. Annual meeting of the society for tropical ecology (GTÖ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.336--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophyte diversity and distribution on the highlands of Piton des Neiges volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry A. J. Hedderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable islands in the sky: Science and management of tropical island alpine and sub-alpine ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Waimea, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of functional and chemical leaf traits of the endemic Acacia heterophylla along three elevation soil gradients in Réunion island (Mascarenes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Island Evolution, Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre une ronce envahissante, #Rubus alceifolius#, et son agent de contrôle biologique, #Cibdela janthina#, à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dourdaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniss Moussady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de Biologie de l'Insecte (CBI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid assessment of plant invasions in natural and semi-natural forest habitat in Grande Comore Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anziz Ahmed Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flores, Olivier and Ah-Peng, Claudine and Wilding, Nicholas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology, 2019. Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint Denis, France. University of la Réunion, 1 poster, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique post-incendie de la végétation et effets du feu sur la banque de graines dans la savane du cap la Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-245, 2020, 978-2-490596-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer semis directs et lutte contre les invasions pour diversifier la régénération de la forêt tropicale humide à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rhumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Réunion. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et évaluation des processus de restauration et de reconstitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stamenoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Réunion. 2014, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme de la régénération chez quinze espèces d'arbres tropicaux en forêt guyanaise : les effets de l'environnement et de la limitation par la dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00297707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island Biology 2019, Third International Conference on Island Ecology, Evolution and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Biology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Denis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDA1E5BC"/>
+    <w:nsid w:val="F5536CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oflores" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1416-0449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070962685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448009v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomenjanahary Marline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Hedderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.139573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fabre Barroso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Palmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/77.2.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Franc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Solesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14230" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Bytebier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Baider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.629.2.8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173987v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herimino Manoa Rajaonarivelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia L. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraina H. Rajemison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramamonjisoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02819-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vandeschricke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03753987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Stahl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilhabert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026646742200027x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flores" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. V. Florens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109498" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Cyb&#232;le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.688768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin D. H. Irl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Schweiger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Steinbauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Ar&#233;valo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03565504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Vincent Florens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02894512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01611-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13359" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bascands" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64172-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Balguerias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea de Nascimento" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1156-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cu&#233;nin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lebreton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02112090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jumaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3485" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12676" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q58B1MQM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. B. Ribeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Furtat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta09293d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wieseke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23752" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122156" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119288" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9574-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Reich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pierce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V7M0HKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomanjanahary Marline" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-46.4.841" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12048" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZL68S4V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02451.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freycon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01829.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-431-2009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wiefels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christopher Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ny Aina Aritsara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lequette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rochat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. J. Hedderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02567019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456742v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dourdaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Moussady" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anziz Ahmed Abdou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/vient-de-paraitre-les-savanes-de-la-reunion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rhumeur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gebus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rivi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02633975v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oflores" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1416-0449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070962685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Adrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomenjanahary Marline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Hedderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.139573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Franc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Solesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14230" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fabre Barroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Palmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/77.2.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Bytebier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Baider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.629.2.8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173987v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vandeschricke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03753987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Stahl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilhabert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026646742200027x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herimino Manoa Rajaonarivelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia L. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraina H. Rajemison" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramamonjisoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02819-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flores" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. V. Florens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109498" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Cyb&#232;le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.688768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin D. H. Irl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Schweiger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Steinbauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Ar&#233;valo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03565504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Vincent Florens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bascands" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64172-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13359" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02894512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106974" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01611-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cu&#233;nin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lebreton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy069" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02112090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jumaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3485" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Balguerias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea de Nascimento" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1156-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q58B1MQM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. B. Ribeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Furtat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta09293d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wieseke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23752" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122156" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119288" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Reich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pierce" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456729v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9574-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanomanjanahary Marline" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/1938-4246-46.4.841" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauvet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12222" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V7M0HKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12048" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZL68S4V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02451.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freycon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01829.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-431-2009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wiefels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christopher Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ny Aina Aritsara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lequette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rochat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. J. Hedderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02567019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456742v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dourdaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Moussady" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anziz Ahmed Abdou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/vient-de-paraitre-les-savanes-de-la-reunion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rhumeur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gebus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rivi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02633975v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>