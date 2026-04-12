--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -580,265 +580,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscat is not dead: A sensory study of young adults’ olfactory appreciation revealed a marked preference for terpenic dry white wines made from this underrated variety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of odour detection threshold for α-guaiene in water highlights potential wine aroma contribution, especially for panellists who are anosmic to rotundone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (4), pp.9497. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9497⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59 (4), pp.9378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507442v1</w:t>
+                <w:t xml:space="preserve">hal-05325930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of odour detection threshold for α-guaiene in water highlights potential wine aroma contribution, especially for panellists who are anosmic to rotundone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscat is not dead: A sensory study of young adults’ olfactory appreciation revealed a marked preference for terpenic dry white wines made from this underrated variety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Denat</w:t>
+                <w:t xml:space="preserve">Magali Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tempere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (4), pp.9378. </w:t>
+              <w:t xml:space="preserve">, 2025, 59 (4), pp.9497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325930v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Young Adults’ Perception of an Interspecific Hybrid Grape Juice Induced by the Addition of Acid or Sugar as Part of a Novel Diversification Strategy for the Grape Industry</w:t>
               </w:r>
@@ -948,632 +948,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: A survey on the rotundone content of eighteen grape varieties sourced from a germplasm collection during a cool season</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of protein fining agents and bentonite on rotundone concentration in red wine made from &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+                <w:t xml:space="preserve">Clotilde Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lescot</w:t>
+                <w:t xml:space="preserve">Galdric Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Asieieva</w:t>
+                <w:t xml:space="preserve">Guillaume Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cuif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2024.107024⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.9431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826745v1</w:t>
+                <w:t xml:space="preserve">hal-05344542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of protein fining agents and bentonite on rotundone concentration in red wine made from &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Tardif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+                <w:t xml:space="preserve">Short communication: A survey on the rotundone content of eighteen grape varieties sourced from a germplasm collection during a cool season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Buisson</w:t>
+                <w:t xml:space="preserve">Laura Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galdric Nogues</w:t>
+                <w:t xml:space="preserve">Daria Asieieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desport</w:t>
+                <w:t xml:space="preserve">Chloé Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Bessac</w:t>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (3), pp.9431. </w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.107024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2024.107024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344542v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formula 20 Un dispositif pédagogique innovant pour faciliter l’apprentissage de l’assemblage et de l’analyse sensorielle du vin par les étudiants</w:t>
+                <w:t xml:space="preserve">‘Liking then CATA’ or ‘CATA then liking’? Impact of the hedonic question positioning on the wine sensory description and appreciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Gosset</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Lytra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.3.8165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995921v1</w:t>
+                <w:t xml:space="preserve">hal-04704348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Liking then CATA’ or ‘CATA then liking’? Impact of the hedonic question positioning on the wine sensory description and appreciation</w:t>
+                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgia Lytra</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.3.8165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04704348v1</w:t>
+                <w:t xml:space="preserve">hal-04557292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
+                <w:t xml:space="preserve">Formula 20 Un dispositif pédagogique innovant pour faciliter l’apprentissage de l’assemblage et de l’analyse sensorielle du vin par les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2024, 191, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557292v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are peppery notes the main negative driver of liking for young French consumers in a Duras red wine made from a cool and wet season?</w:t>
               </w:r>
@@ -1585,77 +1585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1715,64 +1715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Podworny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2310,351 +2310,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How terroir shapes aromatic typicity in grapes and wines (Part II)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Olfactory Threshold of Rotundone in Brandy is Ten-fold Higher than in Wine and does not Increase with the Complexity of the Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgia Lytra</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+              <w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7392⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21548/44-2-5830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346298v1</w:t>
+                <w:t xml:space="preserve">hal-04994362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Olfactory Threshold of Rotundone in Brandy is Ten-fold Higher than in Wine and does not Increase with the Complexity of the Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How terroir shapes aromatic typicity in grapes and wines (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Denat</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Lytra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21548/44-2-5830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994362v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Ion Flow Tube Mass Spectrometry (SIFT-MS): a promising technology for the high throughput phenotyping of grape berry volatile fingerprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,285 +3105,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the response to a new range of ethanol reductions in Chardonnay and Syrah wines using a Consumer Rejection Threshold approach</w:t>
+                <w:t xml:space="preserve">The SIFT-MS fingerprint of &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Syrah berries is stable over the second part of maturation under warm conditions of climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56 (4), pp.147-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7112⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976268v1</w:t>
+                <w:t xml:space="preserve">hal-03875507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de l’état hydrique de la vigne sur la maturation du raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory A. Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arômes poivrés et rotundone. Partie 1/2 – Aspects sensoriels et perception par les consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3412,234 +3429,217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SIFT-MS fingerprint of &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Syrah berries is stable over the second part of maturation under warm conditions of climate</w:t>
+                <w:t xml:space="preserve">Exploring the response to a new range of ethanol reductions in Chardonnay and Syrah wines using a Consumer Rejection Threshold approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56 (4), pp.139-146. </w:t>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.147-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875507v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to discriminate the volatilome of Vitis vinifera berries by selected ion flow tube mass Spectrometry analysis and chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baerenzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,550 +3706,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the relationship between red wine colloidal fraction and astringency by asymmetrical flow field-flow fractionation coupled with multi-detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Contribution of Climate Change to the Protein Haze of White Wines from the French Southwest Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+                <w:t xml:space="preserve">Carole Feilhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Leriche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130104⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10061355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300210v1</w:t>
+                <w:t xml:space="preserve">hal-04991015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Contribution of Climate Change to the Protein Haze of White Wines from the French Southwest Region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pasquier</w:t>
+                <w:t xml:space="preserve">Study of the relationship between red wine colloidal fraction and astringency by asymmetrical flow field-flow fractionation coupled with multi-detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Feilhes</w:t>
+                <w:t xml:space="preserve">Soline Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dufourcq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (6), pp.1355. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 361, pp.130104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10061355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991015v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des notes végétales associées à l’IBMP pas si indésirables...</w:t>
+                <w:t xml:space="preserve">Pre-fermentation heat treatment: a multitool technique to keep the pot boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Armario</w:t>
+                <w:t xml:space="preserve">Carole Feilhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Fontaine</w:t>
+                <w:t xml:space="preserve">Jean-Luc Favarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fourrure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricardo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/ives-tr.2021.4779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996149v1</w:t>
+                <w:t xml:space="preserve">hal-04996143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-fermentation heat treatment: a multitool technique to keep the pot boiling</w:t>
+                <w:t xml:space="preserve">Des notes végétales associées à l’IBMP pas si indésirables...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Favarel</w:t>
+                <w:t xml:space="preserve">Mélanie Armario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Lopez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fourrure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996143v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation and characterization of polyphenolic compounds and macromolecules in red wine by asymmetrical flow field-flow fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1629, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4473,90 +4473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-Isobutyl-2-methoxypyrazine is neutrally perceived by consumers at usual concentrations in French Sauvignon and Fer wines from the Gaillac area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Armario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fourure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (4), pp.1133 - 1142. </w:t>
@@ -4588,235 +4588,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key facts about rotundone and practical ways to pepper your wine with this fascinating aroma compound</w:t>
+                <w:t xml:space="preserve">May peppery wines be the spice of life? A review of research on the ‘pepper’ aroma and the sesquiterpenoid rotundone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/ives-tr.2020.4483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.2.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994319v1</w:t>
+                <w:t xml:space="preserve">hal-04988002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May peppery wines be the spice of life? A review of research on the ‘pepper’ aroma and the sesquiterpenoid rotundone</w:t>
+                <w:t xml:space="preserve">Key facts about rotundone and practical ways to pepper your wine with this fascinating aroma compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (2), </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.2.2947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/ives-tr.2020.4483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988002v1</w:t>
+                <w:t xml:space="preserve">hal-04994319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advancements in understanding the terroir effect on aromas in grapes and wines</w:t>
               </w:r>
@@ -4962,64 +4962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5060,295 +5060,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using common viticultural practices to modulate the rotundone and 3-isobutyl-2-methoxypyrazine composition of Vitis vinifera L. cv. Fer red wines from a temperate climate wine region with very cool nights</w:t>
+                <w:t xml:space="preserve">A 2-year multisite study of viticultural and environmental factors affecting rotundone concentration in Duras red wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Li Calzi</w:t>
+                <w:t xml:space="preserve">Juliette Descôtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Ibfelt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Feilhès</w:t>
+                <w:t xml:space="preserve">Cécile Levasseur-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2459⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 53 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994400v1</w:t>
+                <w:t xml:space="preserve">hal-04978295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-year multisite study of viticultural and environmental factors affecting rotundone concentration in Duras red wine</w:t>
+                <w:t xml:space="preserve">Using common viticultural practices to modulate the rotundone and 3-isobutyl-2-methoxypyrazine composition of Vitis vinifera L. cv. Fer red wines from a temperate climate wine region with very cool nights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Debord</w:t>
+                <w:t xml:space="preserve">Marco Li Calzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Denux</w:t>
+                <w:t xml:space="preserve">Kasper Ibfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feilhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53 (3), </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978295v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a certain concentration of rotundone be undesirable in Duras red wine? A study to estimate a consumer rejection threshold for the pepper aroma compound</w:t>
               </w:r>
@@ -5481,77 +5481,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating analytical characteristics of thermovinified Carignan musts and the volatile composition of the resulting wines through the heating temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feilhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5723,64 +5723,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Clone and Powdery Mildew Impact Rotundone in Red Wine from Vitis Vinifera L. cv. Duras N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6446,90 +6446,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on the rotundone content of 18 grape varieties sourced from a germplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Asieieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), 2024, Dijon, France</w:t>
@@ -6552,286 +6552,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+                <w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Di Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/KIpkvVol⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746428v1</w:t>
+                <w:t xml:space="preserve">hal-04677493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pierre</w:t>
+                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58233/KIpkvVol⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04677493v1</w:t>
+                <w:t xml:space="preserve">hal-04746428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
               </w:r>
@@ -6936,273 +6936,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREATIVINI: AN AUGMENTED REALITY CARD GAME TO PROMOTE THE LEARNING OF THE REASONING PROCESS OF A TECHNICAL MANAGEMENT ROUTE FOR MAKING WINE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selected ion flow tube mass spectrometry: a promising technology for the high throughput phenotyping of grape berry volatilome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca (Cornell University), United States</w:t>
+              <w:t xml:space="preserve">22nd GiESCO meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996022v1</w:t>
+                <w:t xml:space="preserve">hal-05007295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected ion flow tube mass spectrometry: a promising technology for the high throughput phenotyping of grape berry volatilome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CREATIVINI: AN AUGMENTED REALITY CARD GAME TO PROMOTE THE LEARNING OF THE REASONING PROCESS OF A TECHNICAL MANAGEMENT ROUTE FOR MAKING WINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrenne Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jonckeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
+              <w:t xml:space="preserve">22nd GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007295v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low doses of ethylene and ethephon increase fruit set in Vitis vinifera L. Malbec</w:t>
               </w:r>
@@ -7283,64 +7283,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the impact of clone, environmental factors and viticultural techniques on rotundone concentration in red wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,90 +7529,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations on rotundone in Vitis vinifera L. cv. Tardif grapes under field trial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feilhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Terroir Congress 2nd ClimWine Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
@@ -7654,77 +7654,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations onrotundone in Vitis vinifera L. cv. Tardif grapes underfield trial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feilhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7766,77 +7766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World wide wine : un jeu de cartes augmenté pour favoriser l’apprentissage de la démarche d’un itinéraire de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrenne Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jonckeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,51 +7891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from selected ion flow tube mass spectrometry (SIFT-MS) and chemometrics applied to the quick discrimination of grapevine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8344,77 +8344,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETHYLENE EFFECTS ON GRAPEVINE CELLS (cv. GAMAY), LINKS WITH SESQUITERPENE SYNTHESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Djari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8456,51 +8456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key genes in rotundone biosynthesis are affected by temperature, light, water supply, and nitrogen uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8603,64 +8603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Prezman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9091,51 +9091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.70115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05507442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9497" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Lytra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14071170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Asieieva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cuif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2024.107024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Nogues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desport" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9431" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.3.8165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laforge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7729" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Podworny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8290" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Siebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazagnadou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Henon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-023-10942-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7351" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7392" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aymard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21548/44-2-5830" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7545" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Beaulieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougarede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12779" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05016189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7066" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111434" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04991015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996149v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Armario" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourrure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilh&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favarel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2021.4779" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Borau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;deville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monniot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.4492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2020.4483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.2.2947" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3983" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mor&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c04328" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Li Calzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Ibfelt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2459" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desc&#244;tes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2341" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geffroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desc&#244;tes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li Calzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12299" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buissi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lempereur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carcenac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herderich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12084" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schalk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426190v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032709v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996022v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrenne Canal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jonckeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guyot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazagnadou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018860v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feilh&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavalade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gfa.berge.2023.04.0269" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Prezman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.70115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05507442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Lytra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14071170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Nogues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desport" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9431" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Asieieva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cuif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2024.107024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.3.8165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laforge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7729" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Podworny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8290" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Siebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazagnadou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Henon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-023-10942-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7351" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aymard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21548/44-2-5830" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7545" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Beaulieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougarede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12779" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05016189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7066" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111434" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04991015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061355" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilh&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favarel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2021.4779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Armario" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourrure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Borau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;deville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monniot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.4492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.2.2947" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2020.4483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3983" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mor&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c04328" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desc&#244;tes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2341" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Li Calzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Ibfelt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2459" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geffroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desc&#244;tes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li Calzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12299" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buissi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lempereur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carcenac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herderich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12084" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schalk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426190v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032709v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrenne Canal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jonckeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guyot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazagnadou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018860v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feilh&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavalade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gfa.berge.2023.04.0269" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Prezman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>