--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -580,265 +580,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of odour detection threshold for α-guaiene in water highlights potential wine aroma contribution, especially for panellists who are anosmic to rotundone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscat is not dead: A sensory study of young adults’ olfactory appreciation revealed a marked preference for terpenic dry white wines made from this underrated variety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Denat</w:t>
+                <w:t xml:space="preserve">Elisabeth Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tempere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (4), pp.9378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9378⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59 (4), pp.9497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325930v1</w:t>
+                <w:t xml:space="preserve">hal-05507442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscat is not dead: A sensory study of young adults’ olfactory appreciation revealed a marked preference for terpenic dry white wines made from this underrated variety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of odour detection threshold for α-guaiene in water highlights potential wine aroma contribution, especially for panellists who are anosmic to rotundone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (4), pp.9497. </w:t>
+              <w:t xml:space="preserve">, 2025, 59 (4), pp.9378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507442v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Young Adults’ Perception of an Interspecific Hybrid Grape Juice Induced by the Addition of Acid or Sugar as Part of a Novel Diversification Strategy for the Grape Industry</w:t>
               </w:r>
@@ -1216,364 +1216,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Liking then CATA’ or ‘CATA then liking’? Impact of the hedonic question positioning on the wine sensory description and appreciation</w:t>
+                <w:t xml:space="preserve">Formula 20 Un dispositif pédagogique innovant pour faciliter l’apprentissage de l’assemblage et de l’analyse sensorielle du vin par les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgia Lytra</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.51-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704348v1</w:t>
+                <w:t xml:space="preserve">hal-04995921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
+                <w:t xml:space="preserve">‘Liking then CATA’ or ‘CATA then liking’? Impact of the hedonic question positioning on the wine sensory description and appreciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Lytra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.3.8165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557292v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formula 20 Un dispositif pédagogique innovant pour faciliter l’apprentissage de l’assemblage et de l’analyse sensorielle du vin par les étudiants</w:t>
+                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Gosset</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 191, pp.51-53</w:t>
+              <w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995921v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are peppery notes the main negative driver of liking for young French consumers in a Duras red wine made from a cool and wet season?</w:t>
               </w:r>
@@ -1585,77 +1585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1715,64 +1715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Podworny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2310,338 +2310,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Olfactory Threshold of Rotundone in Brandy is Ten-fold Higher than in Wine and does not Increase with the Complexity of the Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How terroir shapes aromatic typicity in grapes and wines (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Denat</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Lytra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21548/44-2-5830⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994362v1</w:t>
+                <w:t xml:space="preserve">hal-04346298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How terroir shapes aromatic typicity in grapes and wines (Part II)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Olfactory Threshold of Rotundone in Brandy is Ten-fold Higher than in Wine and does not Increase with the Complexity of the Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgia Lytra</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+              <w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21548/44-2-5830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346298v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Ion Flow Tube Mass Spectrometry (SIFT-MS): a promising technology for the high throughput phenotyping of grape berry volatile fingerprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,286 +3105,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SIFT-MS fingerprint of &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Syrah berries is stable over the second part of maturation under warm conditions of climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Simon</w:t>
+                <w:t xml:space="preserve">L’effet de l’état hydrique de la vigne sur la maturation du raisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory A. Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.24-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875507v1</w:t>
+                <w:t xml:space="preserve">hal-03536751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet de l’état hydrique de la vigne sur la maturation du raisin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+                <w:t xml:space="preserve">The SIFT-MS fingerprint of &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Syrah berries is stable over the second part of maturation under warm conditions of climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536751v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arômes poivrés et rotundone. Partie 1/2 – Aspects sensoriels et perception par les consommateurs</w:t>
               </w:r>
@@ -3706,278 +3706,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Contribution of Climate Change to the Protein Haze of White Wines from the French Southwest Region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the relationship between red wine colloidal fraction and astringency by asymmetrical flow field-flow fractionation coupled with multi-detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Feilhes</w:t>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dufourcq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coline Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10061355⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 361, pp.130104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991015v1</w:t>
+                <w:t xml:space="preserve">hal-03300210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the relationship between red wine colloidal fraction and astringency by asymmetrical flow field-flow fractionation coupled with multi-detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Leriche</w:t>
+                <w:t xml:space="preserve">Potential Contribution of Climate Change to the Protein Haze of White Wines from the French Southwest Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Caillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Carole Feilhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 361, pp.130104. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods10061355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300210v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-fermentation heat treatment: a multitool technique to keep the pot boiling</w:t>
               </w:r>
@@ -4205,51 +4205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation and characterization of polyphenolic compounds and macromolecules in red wine by asymmetrical flow field-flow fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,235 +4588,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May peppery wines be the spice of life? A review of research on the ‘pepper’ aroma and the sesquiterpenoid rotundone</w:t>
+                <w:t xml:space="preserve">Key facts about rotundone and practical ways to pepper your wine with this fascinating aroma compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (2), </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.2.2947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/ives-tr.2020.4483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988002v1</w:t>
+                <w:t xml:space="preserve">hal-04994319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key facts about rotundone and practical ways to pepper your wine with this fascinating aroma compound</w:t>
+                <w:t xml:space="preserve">May peppery wines be the spice of life? A review of research on the ‘pepper’ aroma and the sesquiterpenoid rotundone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/ives-tr.2020.4483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.2.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994319v1</w:t>
+                <w:t xml:space="preserve">hal-04988002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advancements in understanding the terroir effect on aromas in grapes and wines</w:t>
               </w:r>
@@ -5060,295 +5060,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-year multisite study of viticultural and environmental factors affecting rotundone concentration in Duras red wine</w:t>
+                <w:t xml:space="preserve">Using common viticultural practices to modulate the rotundone and 3-isobutyl-2-methoxypyrazine composition of Vitis vinifera L. cv. Fer red wines from a temperate climate wine region with very cool nights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Descôtes</w:t>
+                <w:t xml:space="preserve">Marco Li Calzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Levasseur-Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Denux</w:t>
+                <w:t xml:space="preserve">Kasper Ibfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feilhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2341⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978295v1</w:t>
+                <w:t xml:space="preserve">hal-04994400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using common viticultural practices to modulate the rotundone and 3-isobutyl-2-methoxypyrazine composition of Vitis vinifera L. cv. Fer red wines from a temperate climate wine region with very cool nights</w:t>
+                <w:t xml:space="preserve">A 2-year multisite study of viticultural and environmental factors affecting rotundone concentration in Duras red wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Descôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Levasseur-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Li Calzi</w:t>
+                <w:t xml:space="preserve">Christian Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Ibfelt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Feilhès</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 53 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994400v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a certain concentration of rotundone be undesirable in Duras red wine? A study to estimate a consumer rejection threshold for the pepper aroma compound</w:t>
               </w:r>
@@ -5494,51 +5494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feilhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5736,51 +5736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,303 +5991,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proclamer ou taire la résistance des variétés de vigne dites “résistantes” aux maladies : une étude exploratoire sur le contenu informationnel des étiquettes de vins</w:t>
+                <w:t xml:space="preserve">Consumer acceptance of fungus-resistant varieties in red wines blends: Insights from the consumer rejection thresold method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. French-Austrian-German workshop on consumer behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280505v1</w:t>
+                <w:t xml:space="preserve">hal-05139879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer acceptance of fungus-resistant varieties in red wines blends: Insights from the consumer rejection thresold method</w:t>
+                <w:t xml:space="preserve">Proclamer ou taire la résistance des variétés de vigne dites “résistantes” aux maladies : une étude exploratoire sur le contenu informationnel des étiquettes de vins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Schalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. French-Austrian-German workshop on consumer behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139879v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vins issus de variétés résistantes : ce qu’en pensent les consommateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Schalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,286 +6552,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pierre</w:t>
+                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), Oct 2024, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677493v1</w:t>
+                <w:t xml:space="preserve">hal-04746428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+                <w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Di Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/KIpkvVol⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746428v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
               </w:r>
@@ -6936,476 +6936,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected ion flow tube mass spectrometry: a promising technology for the high throughput phenotyping of grape berry volatilome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CREATIVINI: AN AUGMENTED REALITY CARD GAME TO PROMOTE THE LEARNING OF THE REASONING PROCESS OF A TECHNICAL MANAGEMENT ROUTE FOR MAKING WINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrenne Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jonckeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
+              <w:t xml:space="preserve">22nd GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007295v1</w:t>
+                <w:t xml:space="preserve">hal-04996022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREATIVINI: AN AUGMENTED REALITY CARD GAME TO PROMOTE THE LEARNING OF THE REASONING PROCESS OF A TECHNICAL MANAGEMENT ROUTE FOR MAKING WINE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selected ion flow tube mass spectrometry: a promising technology for the high throughput phenotyping of grape berry volatilome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca (Cornell University), United States</w:t>
+              <w:t xml:space="preserve">22nd GiESCO meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996022v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low doses of ethylene and ethephon increase fruit set in Vitis vinifera L. Malbec</w:t>
+                <w:t xml:space="preserve">An overview of the impact of clone, environmental factors and viticultural techniques on rotundone concentration in red wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Chervin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès International GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
+              <w:t xml:space="preserve">22nd GiESCO meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007319v1</w:t>
+                <w:t xml:space="preserve">hal-05007279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the impact of clone, environmental factors and viticultural techniques on rotundone concentration in red wines</w:t>
+                <w:t xml:space="preserve">Ultra-low doses of ethylene and ethephon increase fruit set in Vitis vinifera L. Malbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacques</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">22ème Congrès International GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007279v1</w:t>
+                <w:t xml:space="preserve">hal-05007319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the conceptualization and practices linked to peppery notes in Syrah red wines by French winemakers from different regions</w:t>
               </w:r>
@@ -7568,51 +7568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feilhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Terroir Congress 2nd ClimWine Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
@@ -7654,77 +7654,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations onrotundone in Vitis vinifera L. cv. Tardif grapes underfield trial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feilhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7766,77 +7766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World wide wine : un jeu de cartes augmenté pour favoriser l’apprentissage de la démarche d’un itinéraire de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrenne Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jonckeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,51 +7891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from selected ion flow tube mass spectrometry (SIFT-MS) and chemometrics applied to the quick discrimination of grapevine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8344,51 +8344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETHYLENE EFFECTS ON GRAPEVINE CELLS (cv. GAMAY), LINKS WITH SESQUITERPENE SYNTHESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8456,51 +8456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key genes in rotundone biosynthesis are affected by temperature, light, water supply, and nitrogen uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8603,64 +8603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Prezman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9091,51 +9091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.70115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05507442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Lytra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14071170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Nogues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desport" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9431" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Asieieva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cuif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2024.107024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.3.8165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laforge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7729" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Podworny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8290" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Siebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazagnadou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Henon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-023-10942-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7351" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aymard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21548/44-2-5830" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7545" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Beaulieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougarede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12779" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05016189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7066" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111434" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04991015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061355" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilh&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favarel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2021.4779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Armario" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourrure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Borau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;deville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monniot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.4492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.2.2947" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2020.4483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3983" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mor&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c04328" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desc&#244;tes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2341" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Li Calzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Ibfelt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2459" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geffroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desc&#244;tes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li Calzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12299" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buissi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lempereur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carcenac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herderich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12084" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schalk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426190v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032709v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrenne Canal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jonckeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guyot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazagnadou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018860v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feilh&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavalade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gfa.berge.2023.04.0269" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Prezman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.70115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05507442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9497" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Lytra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14071170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Nogues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desport" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9431" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Asieieva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cuif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2024.107024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.3.8165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laforge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7729" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Podworny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8290" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Siebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazagnadou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Henon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-023-10942-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7351" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7392" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aymard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21548/44-2-5830" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7545" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Beaulieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougarede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12779" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05016189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111434" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04991015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilh&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favarel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2021.4779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Armario" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourrure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Borau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;deville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monniot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.4492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2020.4483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.2.2947" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3983" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mor&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c04328" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Li Calzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Ibfelt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2459" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desc&#244;tes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2341" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geffroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desc&#244;tes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li Calzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12299" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buissi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lempereur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carcenac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herderich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12084" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139879v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schalk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426190v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032709v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996022v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrenne Canal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jonckeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guyot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazagnadou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018860v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feilh&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavalade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gfa.berge.2023.04.0269" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Prezman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>