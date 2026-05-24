--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,1199 +100,1199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylitol Addition Enhances Generation Z Liking of Red Wine: A CATA and Penalty Analysis Approach</w:t>
+                <w:t xml:space="preserve">Receptiveness of the wine industry to fungus-resistant grape varieties in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chervin</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bornot</w:t>
+                <w:t xml:space="preserve">Elie Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joss.70115⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537282v1</w:t>
+                <w:t xml:space="preserve">hal-05132859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des variétés de vigne résistantes aux maladies en France à travers le prisme médiatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+                <w:t xml:space="preserve">Xylitol Addition Enhances Generation Z Liking of Red Wine: A CATA and Penalty Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joss.70115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549571v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptiveness of the wine industry to fungus-resistant grape varieties in the south of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Maza</w:t>
+                <w:t xml:space="preserve">L’émergence des variétés de vigne résistantes aux maladies en France à travers le prisme médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (395), pp.101-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132859v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel application of the consumer rejection threshold method to the design of binary red wine blends prepared from traditional and fungus-resistant varieties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+                <w:t xml:space="preserve">Impact of protein fining agents and bentonite on rotundone concentration in red wine made from &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Chervin</w:t>
+                <w:t xml:space="preserve">Clotilde Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Arino</w:t>
+                <w:t xml:space="preserve">Galdric Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (2), pp.8484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.2.8484⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.9431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129974v1</w:t>
+                <w:t xml:space="preserve">hal-05344542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscat is not dead: A sensory study of young adults’ olfactory appreciation revealed a marked preference for terpenic dry white wines made from this underrated variety</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short communication: A survey on the rotundone content of eighteen grape varieties sourced from a germplasm collection during a cool season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Peter</w:t>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Volmerange</w:t>
+                <w:t xml:space="preserve">Laura Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Asieieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.107024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2024.107024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507442v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of odour detection threshold for α-guaiene in water highlights potential wine aroma contribution, especially for panellists who are anosmic to rotundone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscat is not dead: A sensory study of young adults’ olfactory appreciation revealed a marked preference for terpenic dry white wines made from this underrated variety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (4), pp.9378. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 59 (4), pp.9497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05325930v1</w:t>
+                <w:t xml:space="preserve">hal-05507442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Young Adults’ Perception of an Interspecific Hybrid Grape Juice Induced by the Addition of Acid or Sugar as Part of a Novel Diversification Strategy for the Grape Industry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A novel application of the consumer rejection threshold method to the design of binary red wine blends prepared from traditional and fungus-resistant varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods14071170⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (2), pp.8484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.2.8484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010215v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of protein fining agents and bentonite on rotundone concentration in red wine made from &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Tardif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of odour detection threshold for α-guaiene in water highlights potential wine aroma contribution, especially for panellists who are anosmic to rotundone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (3), pp.9431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9431⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59 (4), pp.9378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344542v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: A survey on the rotundone content of eighteen grape varieties sourced from a germplasm collection during a cool season</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in Young Adults’ Perception of an Interspecific Hybrid Grape Juice Induced by the Addition of Acid or Sugar as Part of a Novel Diversification Strategy for the Grape Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georgia Lytra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.107024. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2024.107024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods14071170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826745v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formula 20 Un dispositif pédagogique innovant pour faciliter l’apprentissage de l’assemblage et de l’analyse sensorielle du vin par les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 191, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1330,77 +1330,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Liking then CATA’ or ‘CATA then liking’? Impact of the hedonic question positioning on the wine sensory description and appreciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Lytra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1447,77 +1447,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1585,77 +1585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1715,77 +1715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Podworny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (4), </w:t>
@@ -1983,64 +1983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nougarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene Impact on Grapevine Pistil Temperature and Fruit Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2234,51 +2234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Lytra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Lytra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2584,77 +2584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Ion Flow Tube Mass Spectrometry (SIFT-MS): a promising technology for the high throughput phenotyping of grape berry volatile fingerprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+                <w:t xml:space="preserve">Marie Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,952 +2781,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Adapted Pivot Test method for descriptive sensory analyses with young untrained students</w:t>
+                <w:t xml:space="preserve">A novel approach to discriminate the volatilome of Vitis vinifera berries by selected ion flow tube mass Spectrometry analysis and chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Beaulieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Baerenzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joss.12779⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.111434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839900v1</w:t>
+                <w:t xml:space="preserve">hal-03709944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arômes poivrés et rotundone. Partie 2/2 – Impact des facteurs environnementaux, viticoles et des techniques de vinification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+                <w:t xml:space="preserve">Development of the Adapted Pivot Test method for descriptive sensory analyses with young untrained students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Nougarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (5), pp.e12779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joss.12779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016189v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le terroir influence les arômes des raisins et des vins. Rôle de l’état hydrique de la vigne et de la température</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arômes poivrés et rotundone. Partie 2/2 – Impact des facteurs environnementaux, viticoles et des techniques de vinification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 182, pp.32-34</w:t>
+              <w:t xml:space="preserve">, 2022, 183, pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536703v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet de l’état hydrique de la vigne sur la maturation du raisin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment le terroir influence les arômes des raisins et des vins. Rôle de l’état hydrique de la vigne et de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 182, pp.24-27</w:t>
+              <w:t xml:space="preserve">, 2022, 182, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536751v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SIFT-MS fingerprint of &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. cv. Syrah berries is stable over the second part of maturation under warm conditions of climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (4), pp.139-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arômes poivrés et rotundone. Partie 1/2 – Aspects sensoriels et perception par les consommateurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’effet de l’état hydrique de la vigne sur la maturation du raisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory A. Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 182, pp.45-47</w:t>
+              <w:t xml:space="preserve">, 2022, 182, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008627v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the response to a new range of ethanol reductions in Chardonnay and Syrah wines using a Consumer Rejection Threshold approach</w:t>
+                <w:t xml:space="preserve">Arômes poivrés et rotundone. Partie 1/2 – Aspects sensoriels et perception par les consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.45-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976268v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to discriminate the volatilome of Vitis vinifera berries by selected ion flow tube mass Spectrometry analysis and chemometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the response to a new range of ethanol reductions in Chardonnay and Syrah wines using a Consumer Rejection Threshold approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baerenzung</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157, pp.111434. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.147-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.7112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709944v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the relationship between red wine colloidal fraction and astringency by asymmetrical flow field-flow fractionation coupled with multi-detection</w:t>
               </w:r>
@@ -3751,51 +3751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3846,51 +3846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Contribution of Climate Change to the Protein Haze of White Wines from the French Southwest Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feilhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4132,51 +4132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fourrure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 180, pp.46-47</w:t>
@@ -4199,888 +4199,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation and characterization of polyphenolic compounds and macromolecules in red wine by asymmetrical flow field-flow fractionation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+                <w:t xml:space="preserve">Investigating the Aroma of Syrah Wines from the Northern Rhone Valley Using Supercritical CO2-Dearomatized Wine as a Matrix for Reconstitution Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+                <w:t xml:space="preserve">Marie Morère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1629, </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (41), pp.11512-11523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c04328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945419v1</w:t>
+                <w:t xml:space="preserve">hal-03495807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation et profils de consommation des vins doux et des vins fortifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractionation and characterization of polyphenolic compounds and macromolecules in red wine by asymmetrical flow field-flow fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996138v1</w:t>
+                <w:t xml:space="preserve">hal-02945419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Isobutyl-2-methoxypyrazine is neutrally perceived by consumers at usual concentrations in French Sauvignon and Fer wines from the Gaillac area</w:t>
+                <w:t xml:space="preserve">Appréciation et profils de consommation des vins doux et des vins fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Fontaine</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Borau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fourure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pasquier</w:t>
+                <w:t xml:space="preserve">Augustin Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Médeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Monniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.42-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104324v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key facts about rotundone and practical ways to pepper your wine with this fascinating aroma compound</w:t>
+                <w:t xml:space="preserve">3-Isobutyl-2-methoxypyrazine is neutrally perceived by consumers at usual concentrations in French Sauvignon and Fer wines from the Gaillac area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Armario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fourure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp.1133 - 1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.4.4492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/ives-tr.2020.4483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04994319v1</w:t>
+                <w:t xml:space="preserve">hal-03104324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May peppery wines be the spice of life? A review of research on the ‘pepper’ aroma and the sesquiterpenoid rotundone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.2.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advancements in understanding the terroir effect on aromas in grapes and wines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key facts about rotundone and practical ways to pepper your wine with this fascinating aroma compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (4), pp.985-1006. </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.4.3983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/ives-tr.2020.4483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288129v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Aroma of Syrah Wines from the Northern Rhone Valley Using Supercritical CO2-Dearomatized Wine as a Matrix for Reconstitution Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advancements in understanding the terroir effect on aromas in grapes and wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (41), pp.11512-11523. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp.985-1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c04328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.4.3983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495807v1</w:t>
+                <w:t xml:space="preserve">hal-03288129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using common viticultural practices to modulate the rotundone and 3-isobutyl-2-methoxypyrazine composition of Vitis vinifera L. cv. Fer red wines from a temperate climate wine region with very cool nights</w:t>
               </w:r>
@@ -5105,51 +5105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Li Calzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Ibfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feilhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5328,295 +5328,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a certain concentration of rotundone be undesirable in Duras red wine? A study to estimate a consumer rejection threshold for the pepper aroma compound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dagan</w:t>
+                <w:t xml:space="preserve">Modulating analytical characteristics of thermovinified Carignan musts and the volatile composition of the resulting wines through the heating temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajgw.12299⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 257, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095436v1</w:t>
+                <w:t xml:space="preserve">hal-02373447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating analytical characteristics of thermovinified Carignan musts and the volatile composition of the resulting wines through the heating temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
+                <w:t xml:space="preserve">Can a certain concentration of rotundone be undesirable in Duras red wine? A study to estimate a consumer rejection threshold for the pepper aroma compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Descôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Li Calzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 257, pp.7-14. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.88-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373447v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensory, chemical and consumer study of the peppery typicality of French Gamay wines from cool-climate vineyards</w:t>
               </w:r>
@@ -5723,51 +5723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Clone and Powdery Mildew Impact Rotundone in Red Wine from Vitis Vinifera L. cv. Duras N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5957,691 +5957,674 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer acceptance of fungus-resistant varieties in red wines blends: Insights from the consumer rejection thresold method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le temps d'un regard : comprendre la réception des signaux marketing des vins résistants via la technologie eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Schalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. French-Austrian-German workshop on consumer behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">42ème Congrès international de l'Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139879v1</w:t>
+                <w:t xml:space="preserve">hal-05628794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proclamer ou taire la résistance des variétés de vigne dites “résistantes” aux maladies : une étude exploratoire sur le contenu informationnel des étiquettes de vins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Consumer acceptance of fungus-resistant varieties in red wines blends: Insights from the consumer rejection thresold method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. French-Austrian-German workshop on consumer behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280505v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vins issus de variétés résistantes : ce qu’en pensent les consommateurs français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Proclamer ou taire la résistance des variétés de vigne dites “résistantes” aux maladies : une étude exploratoire sur le contenu informationnel des étiquettes de vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Schalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">19. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426190v1</w:t>
+                <w:t xml:space="preserve">hal-05280505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proclamer ou taire la résistance des variétés de vigne dites “résistantes” aux maladies : une étude exploratoire sur le contenu informationnel des étiquettes de vins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vins issus de variétés résistantes : ce qu’en pensent les consommateurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Schalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée de Recherche en Marketing du Vin (JRMV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19. journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395780v1</w:t>
+                <w:t xml:space="preserve">hal-05426190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on the rotundone content of 18 grape varieties sourced from a germplasm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proclamer ou taire la résistance des variétés de vigne dites “résistantes” aux maladies : une étude exploratoire sur le contenu informationnel des étiquettes de vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">3ème Journée de Recherche en Marketing du Vin (JRMV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032709v1</w:t>
+                <w:t xml:space="preserve">hal-05395780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6811,562 +6794,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
+                <w:t xml:space="preserve">A survey on the rotundone content of 18 grape varieties sourced from a germplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Asieieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344025v1</w:t>
+                <w:t xml:space="preserve">hal-05032709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREATIVINI: AN AUGMENTED REALITY CARD GAME TO PROMOTE THE LEARNING OF THE REASONING PROCESS OF A TECHNICAL MANAGEMENT ROUTE FOR MAKING WINE</w:t>
+                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Mourez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca (Cornell University), United States</w:t>
+              <w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996022v1</w:t>
+                <w:t xml:space="preserve">hal-04344025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected ion flow tube mass spectrometry: a promising technology for the high throughput phenotyping of grape berry volatilome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CREATIVINI: AN AUGMENTED REALITY CARD GAME TO PROMOTE THE LEARNING OF THE REASONING PROCESS OF A TECHNICAL MANAGEMENT ROUTE FOR MAKING WINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrenne Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jonckeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
+              <w:t xml:space="preserve">22nd GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007295v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the impact of clone, environmental factors and viticultural techniques on rotundone concentration in red wines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selected ion flow tube mass spectrometry: a promising technology for the high throughput phenotyping of grape berry volatilome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007279v1</w:t>
+                <w:t xml:space="preserve">hal-05007295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low doses of ethylene and ethephon increase fruit set in Vitis vinifera L. Malbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès International GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7385,1566 +7372,1687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the conceptualization and practices linked to peppery notes in Syrah red wines by French winemakers from different regions</w:t>
+                <w:t xml:space="preserve">An overview of the impact of clone, environmental factors and viticultural techniques on rotundone concentration in red wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès International GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
+              <w:t xml:space="preserve">22nd GiESCO meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007360v1</w:t>
+                <w:t xml:space="preserve">hal-05007279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations on rotundone in Vitis vinifera L. cv. Tardif grapes under field trial conditions</w:t>
+                <w:t xml:space="preserve">Investigating the conceptualization and practices linked to peppery notes in Syrah red wines by French winemakers from different regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Feilhes</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Terroir Congress 2nd ClimWine Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès International GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996113v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations onrotundone in Vitis vinifera L. cv. Tardif grapes underfield trial conditions</w:t>
+                <w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations on rotundone in Vitis vinifera L. cv. Tardif grapes under field trial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Feilhès</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feilhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Terroir Congress, 2nd ClimWine Symposium</w:t>
+              <w:t xml:space="preserve">XIVth International Terroir Congress 2nd ClimWine Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018860v1</w:t>
+                <w:t xml:space="preserve">hal-04996113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World wide wine : un jeu de cartes augmenté pour favoriser l’apprentissage de la démarche d’un itinéraire de production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the impact of grape exposure and UV radiations onrotundone in Vitis vinifera L. cv. Tardif grapes underfield trial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavalade</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feilhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées GAMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermon-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14th International Terroir Congress, 2nd ClimWine Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996063v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from selected ion flow tube mass spectrometry (SIFT-MS) and chemometrics applied to the quick discrimination of grapevine varieties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacques</w:t>
+                <w:t xml:space="preserve">World wide wine : un jeu de cartes augmenté pour favoriser l’apprentissage de la démarche d’un itinéraire de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrenne Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jonckeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">1ères journées GAMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermon-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016184v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential grape harvesting : two case studies to produce red wines with enhanced rotundone concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights from selected ion flow tube mass spectrometry (SIFT-MS) and chemometrics applied to the quick discrimination of grapevine varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agriculture Innovation Conference (IAIC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Tokyo (Japan), Japan</w:t>
+              <w:t xml:space="preserve">Macrowine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996093v1</w:t>
+                <w:t xml:space="preserve">hal-05016184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Differential grape harvesting : two case studies to produce red wines with enhanced rotundone concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Agriculture Innovation Conference (IAIC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Tokyo (Japan), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Understanding and mapping rotundone spatial variability in Vitis vinifera L. c.v Duras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Meeting GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gruissan, France. pp.589-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETHYLENE EFFECTS ON GRAPEVINE CELLS (cv. GAMAY), LINKS WITH SESQUITERPENE SYNTHESIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethylene 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key genes in rotundone biosynthesis are affected by temperature, light, water supply, and nitrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baerenzung Dit Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd GiESCO meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca (NY), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing macro-elements contents in vine leaves and grape berries of vitis vinifera using near-infrared spectroscopy and chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 21st GiESCO International Meeting (Group of international Experts for Cooperation on Vitivinicultural Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An intra-block study of bunch zone air temperature and its impact on berry and wine attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Prezman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st GiESCO International Meeting: ‘A Multidisciplinary Vision towards Sustainable Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L’analyse sensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit précis d'œnologie Tome 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe France agricole, pp.269-311, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gfa.berge.2023.04.0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007389v1</w:t>
-              </w:r>
-[...518 lines deleted...]
-                <w:t xml:space="preserve">hal-04996747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arômes poivrés des vins et rotundone : aspect sensoriel, appréciation par le consommateur, impact des facteurs environnementaux, viticoles, et des techniques de vinification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020INPT0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04163072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9091,51 +9199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.70115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05507442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9497" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Lytra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14071170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Nogues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desport" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9431" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Asieieva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cuif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2024.107024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.3.8165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laforge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7729" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Podworny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8290" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Siebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazagnadou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Henon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-023-10942-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7351" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7392" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aymard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21548/44-2-5830" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7545" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Beaulieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougarede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12779" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05016189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111434" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04991015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilh&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favarel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2021.4779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Armario" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourrure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Borau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;deville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monniot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.4492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2020.4483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.2.2947" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3983" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mor&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c04328" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Li Calzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Ibfelt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2459" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desc&#244;tes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2341" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geffroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desc&#244;tes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li Calzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12299" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buissi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lempereur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carcenac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herderich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12084" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139879v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schalk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426190v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032709v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996022v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrenne Canal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jonckeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guyot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazagnadou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018860v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feilh&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavalade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gfa.berge.2023.04.0269" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Prezman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.70115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Nogues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Asieieva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cuif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2024.107024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05507442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9497" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8484" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9378" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Lytra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14071170" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.3.8165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laforge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7729" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Podworny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8290" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Siebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazagnadou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Henon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-023-10942-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7351" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7392" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aymard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baerenzung Dit Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21548/44-2-5830" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7545" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baerenzung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111434" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Beaulieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougarede" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05016189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04991015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilh&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favarel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2021.4779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Armario" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourrure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495807v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mor&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c04328" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996138v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Borau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Calas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;deville" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monniot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.4492" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.2.2947" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ives-tr.2020.4483" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3983" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04994400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Li Calzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Ibfelt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2459" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desc&#244;tes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2341" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geffroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desc&#244;tes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li Calzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12299" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buissi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lempereur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carcenac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herderich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12084" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05628794v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schalk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395780v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrenne Canal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jonckeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mourez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007295v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007279v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guyot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazagnadou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018860v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feilh&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavalade" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016184v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996093v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279521v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998217v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Petit" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995960v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Prezman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05007389v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gfa.berge.2023.04.0269" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163072v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>