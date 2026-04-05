--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -144,50 +144,411 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cursus professionnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences en agronomie -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Institut Agro, UMR 1069 Sol Agro et hydrosystème Spatialisation, Rennes (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Enseignement en agronomie (Licence, Master, ingénieur)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Montage de projets de recherche en agronomie des territoires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2011-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chercheur doctorant en agronomie –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> AGROCAMPUS OUEST, UMR 1069 Sol Agro et hydrosystème Spatialisation, Rennes (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Recherches sur l’efficience de l’azote dans les systèmes de polyculture élevage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Recherche multidisciplinaire (agronomie, zootechnie, évaluation environnementale, modélisation, statistiques)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Mission d’enseignement (deux ans) : cours magistraux et travaux dirigés d’agronomie (Licence, Master, ingénieur)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2007-2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignant en agronomie -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Lycées agricoles du Rheu et de Caulnes (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enseignant en agronomie en filières professionnelle et technologique et ingénieur d’études en charge de la maîtrise de l’énergie sur l’exploitation agricole du Lycée de Caulnes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Cours, travaux dirigés et travaux pratiques d’agronomie générale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Encadrement de stagiaires, organisation de voyages scolaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Gestion de projet, recherche de financements, communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2005-2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Animateur de développement agricole -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Centre d’Etude pour le Développement d’une Agriculture Plus Autonome, Plérin (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Animateur d’un projet européen pour le développement des filières courtes et de la consommation de produits locaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Gestion d’un projet européen, animation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Développement de filières courtes territorialisées, communication, logistique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2003-2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conseiller agricole -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Parc Naturel Régional des Boucles de la Seine Normande, Notre-Dame de Bliquetuit (76)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Conseiller en environnement auprès des agriculteurs du territoire</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Animation, conseil, démonstration, montage de dossiers de financement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Protection de l’eau, lutte contre l’érosion, agronomie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Formation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Docteur en agronomie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, AGROCAMPUS OUEST</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Proposition de nouveaux indicateurs d’efficience d’utilisation de l’azote à l’échelle du système de production agricole et du territoire. Thèse soutenue le 4/11/2014 devant le jury composé de :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">· Muriel Tichit, directrice de recherche, AgroParisTech, présidente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">· Pierre Cellier, directeur de recherche, AgroParisTech, rapporteur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">· Didier Stilmant, chef de département, CRA-W, rapporteur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">· Christian Bockstaller, ingénieur de recherche, INRA Colmar, examinateur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">· Philippe Leterme, Professeur, AGROCAMPUS OUEST, directeur de thèse</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">· Matthieu Carof, Maître de conférences, AGROCAMPUS OUEST, co-encadrant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur Certifié de l’Enseignement Agricole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (CAPETA) en agronomie, option production végétale. Ecole Nationale de Formation Agronomique, Auzeville-Tolosane. Major du concours externe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master of Sciences (MSc) en environnement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, mention écologie aquatique et gestion de l’eau, Université de Wageningen (Pays-Bas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur en agriculture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">,Institut Supérieur d’Agriculture de Lille</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -214,204 +575,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm water quality: Co-design of result-based indicators</w:t>
+                <w:t xml:space="preserve">Territorial insights into agri-food system circularity: energy and nitrogen flows of two livestock production regions in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Branchet</w:t>
+                <w:t xml:space="preserve">Léopold Iachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 225, pp.104275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104275⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 235, pp.104698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969121v1</w:t>
+                <w:t xml:space="preserve">hal-05550485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering creativity to design biodiversity-based cropping systems that consider the long term: a participatory framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -435,221 +779,221 @@
               <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, pp.1601337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fagro.2025.1601337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of causality in temperate silvopastoral systems: a perspective on nitrification stability in response to flooding</w:t>
+                <w:t xml:space="preserve">On-farm water quality: Co-design of result-based indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Mettauer</w:t>
+                <w:t xml:space="preserve">Perrine Branchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zita Bednar-Konski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13717-024-00538-0⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 225, pp.104275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698408v1</w:t>
+                <w:t xml:space="preserve">hal-04969121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of two agroforestry systems on the nitrification potential in temperate pastures in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Beule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -703,2202 +1047,2405 @@
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 494 (1-2), pp.651-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-023-06309-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a rebound effect in agriculture: Crop-livestock reconnection beyond the farm gate does not always lead to more sustainable nitrogen management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial patterns of causality in temperate silvopastoral systems: a perspective on nitrification stability in response to flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zita Bednar-Konski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104137⟩</w:t>
+              <w:t xml:space="preserve">Ecological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13717-024-00538-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730078v1</w:t>
+                <w:t xml:space="preserve">hal-04698408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t>
+                <w:t xml:space="preserve">Evidence of a rebound effect in agriculture: Crop-livestock reconnection beyond the farm gate does not always lead to more sustainable nitrogen management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Julia Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Edouard</w:t>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.104137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03706967v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity-based cropping systems: A long-term perspective is necessary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 838, pp.156022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEGAE: An online serious game to learn agroecology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
+                <w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Baccar</w:t>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Bastian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 191, pp.103145. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.43-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03210636v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset for sustainability assessment of agroecological practices in a crop-livestock farming system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36, pp.107078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of LCA to decision making: A scenario analysis in territorial agricultural production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEGAE: An online serious game to learn agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noélie Borghino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Fleuet</w:t>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112288⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.103145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221013v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEGAE : Un jeu sérieux pour enseigner l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning interdisciplinarity and systems approaches in agroecology: experience with the serious game SEGAE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Jouan</w:t>
+                <w:t xml:space="preserve">Contribution of LCA to decision making: A scenario analysis in territorial agricultural production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noélie Borghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille de Graeuwe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+                <w:t xml:space="preserve">Laure Nitschelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fleuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12114351⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.112288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650955v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux indicateurs d’efficience de l’azote à l’échelle de l’exploitation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning interdisciplinarity and systems approaches in agroecology: experience with the serious game SEGAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille de Graeuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.4351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12114351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571982v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring nitrogen indicators of farm performance among farm types across several European case studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Lassaletta</w:t>
+                <w:t xml:space="preserve">Nouveaux indicateurs d’efficience de l’azote à l’échelle de l’exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Jensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brentrup</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.45-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359407v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of protein-crop management in western France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
+                <w:t xml:space="preserve">Exploring nitrogen indicators of farm performance among farm types across several European case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quemada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassaletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brentrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0561-7⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.102689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081884v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A free online tool to calculate three nitrogen-related indicators for farming systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diversity of protein-crop management in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.01.015⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0561-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826823v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp.71 - 82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey data from 38 integrated crop-livestock farming systems in Western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A free online tool to calculate three nitrogen-related indicators for farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.03.066⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01826825v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators to evaluate agricultural nitrogen efficiency of the 27 member states of the European Union</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey data from 38 integrated crop-livestock farming systems in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.007⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.723-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.03.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04032622v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators to evaluate agricultural nitrogen efficiency of the 27 member states of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (2), pp.612-622. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+              <w:t xml:space="preserve">, 2016, 66, pp.612-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377892v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative nitrogen efficiency, a new indicator to assess crop livestock farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (2), pp.857-868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-015-0281-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SyNE: An improved indicator to assess nitrogen efficiency of farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127, pp.41-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de nouveaux indicateurs d’efficience d’utilisation de l’azote à l’échelle du système de production agricole et du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02796299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de nouveaux indicateurs d’efficience d’utilisation de l’azote à l’échelle du système de production agricole et du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agronomie. Agrocampus Ouest, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01110645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2966,51 +3513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83336574"/>
+    <w:nsid w:val="E53CC18F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3197,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ogodinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1356-0114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18584863X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delbaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2025.1601337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar-Konski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Widmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13717-024-00538-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Beule" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Malige" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06309-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03805087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille de Graeuwe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114351" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02359407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quemada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassaletta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Jensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brentrup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102689" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0561-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.01.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.03.066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0281-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.01.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ogodinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1356-0114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18584863X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delbaere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2025.1601337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Beule" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Malige" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06309-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar-Konski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Widmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13717-024-00538-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03805087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107078" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille de Graeuwe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114351" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02359407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quemada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassaletta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Jensen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brentrup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0561-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.01.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.03.066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8R25MTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0281-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.01.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01110645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>