--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1328,265 +1328,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity-based cropping systems: A long-term perspective is necessary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
+                <w:t xml:space="preserve">Sylvain Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156022⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805087v1</w:t>
+                <w:t xml:space="preserve">hal-03706967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity-based cropping systems: A long-term perspective is necessary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Edouard</w:t>
+                <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (1), pp.43-60. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838, pp.156022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03706967v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset for sustainability assessment of agroecological practices in a crop-livestock farming system</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E53CC18F"/>
+    <w:nsid w:val="B98939C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ogodinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1356-0114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18584863X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delbaere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2025.1601337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Beule" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Malige" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06309-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar-Konski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Widmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13717-024-00538-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03805087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107078" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille de Graeuwe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114351" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02359407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quemada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassaletta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Jensen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brentrup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0561-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.01.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.03.066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8R25MTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0281-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.01.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01110645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ogodinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1356-0114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18584863X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delbaere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2025.1601337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Beule" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Malige" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06309-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar-Konski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Widmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13717-024-00538-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03805087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107078" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille de Graeuwe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114351" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02359407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quemada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassaletta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Jensen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brentrup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0561-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.01.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.03.066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8R25MTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0281-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.01.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01110645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>