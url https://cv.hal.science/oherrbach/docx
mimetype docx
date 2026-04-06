--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -66,490 +66,602 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre XVII Cynthia Lengnick-Hall et Mark Lengnick-Hall : Les pionniers de la gestion stratégique des ressources humaines</w:t>
+                <w:t xml:space="preserve">Renforcer la résilience des entrepreneurs en situation d’échec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Benraiss Noailles</w:t>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EMS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.233-244, 2024, 978-2-37687-976-3</w:t>
+              <w:t xml:space="preserve">Manager les résiliences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 25-32, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719982v1</w:t>
+                <w:t xml:space="preserve">hal-05576395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bienveillance organisationnelle comme déterminant du bien-être au travail et de l’intention de quitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chapitre XVII Cynthia Lengnick-Hall et Mark Lengnick-Hall : Les pionniers de la gestion stratégique des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Benraiss Noailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une vision humaniste au service du management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Management prospective, 2023, 9791094033425</w:t>
+              <w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.233-244, 2024, 978-2-37687-976-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571369v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles nouvelles organisations du travail générées par la pandémie ? De nouveaux leviers de prévention des crises pour la GRH ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La bienveillance organisationnelle comme déterminant du bien-être au travail et de l’intention de quitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Benraiss Noailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’entreprise-résiliente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Une vision humaniste au service du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Management prospective, 2023, 9791094033425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571317v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE et marque employeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quelles nouvelles organisations du travail générées par la pandémie ? De nouveaux leviers de prévention des crises pour la GRH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Benraiss Noailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une vision des Ressources Humaines sans frontières. Mélanges en l’honneur de Jacques Igalens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.90-107, 2018, 978-2-37687-181-1</w:t>
+              <w:t xml:space="preserve">L’entreprise-résiliente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590568v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RSE et marque employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Benraiss Noailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une vision des Ressources Humaines sans frontières. Mélanges en l’honneur de Jacques Igalens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-107, 2018, 978-2-37687-181-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les structures synthétiques de l'affect. Aspects conceptuels et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dlobbe. Herrbach.O Lacaze.D Mignonac.K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comportement organisationnel</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrat psychologique, émotions au travail,socialisation organisationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, De Boeck, pp.173-218, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -559,4270 +671,4365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des facteurs sous-jacents dans l’évolution des attributions causales de l’échec entrepreneurial : une étude longitudinale dans un contexte de réintégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurs are from Mars, bankers from Venus: Representational gaps between struggling entrepreneurs and loan officers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cusin</w:t>
+                <w:t xml:space="preserve">Attractivité des PME vs. GE selon la génération Z : Le cas des Entreprises françaises de Services du Numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Benraiss Noailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maymo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412624v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractivité des PME vs. GE selon la génération Z : Le cas des Entreprises françaises de Services du Numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurs are from Mars, bankers from Venus: Representational gaps between struggling entrepreneurs and loan officers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bouzdine-Chameeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Benraiss Noailles</w:t>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 22 (1), pp.85-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.pr.0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590559v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who wants to be a franchisee? Explaining individual intentions to become franchisees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelien Croonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Der Bij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaad El Akremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Small Business Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (1), pp.90-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02662426211013669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of CSR perceptions on employer attractiveness: an empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla Benraïss-Noailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32, pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de valorisation des emplois discrédités par la société? Le cas des aides à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garcia-Falieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Bentein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (290), pp.71-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RFG.2020.00453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resale pricing as part of franchisor know-how</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña López-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business and Industrial Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (4), pp.685-698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JBIM-05-2018-0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02566446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GRH peut-elle sauver le travail ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laila Benraiss Noailles</w:t>
+                <w:t xml:space="preserve">L’effet du capital-marque employeur sur l’attractivité organisationnelle : le rôle modérateur de la familiarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Benraiss-Noailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ohana</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.191.0009⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (1), pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.107.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254262v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet du capital-marque employeur sur l’attractivité organisationnelle : le rôle modérateur de la familiarité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laila Benraiss-Noailles</w:t>
+                <w:t xml:space="preserve">La GRH peut-elle sauver le travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Benraiss Noailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ohana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.107.0037⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.191.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253995v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet du capital marque employeur sur l'attractivité organisationnelle : Le rôle modérateur de la familiarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla Benraiss-Noailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating Ambivalence: Perceived Organizational Prestige–Support Discrepancy and Its Relation to Employee Cynicism and Silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Manville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (5), pp.837-872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joms.12330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board member monitoring behaviors in credit unions: The role of conscientiousness and identification with shareholders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Lapalme</w:t>
+                <w:t xml:space="preserve">Know-how transfer mechanisms in franchise networks: a study of franchisee perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Seguin</w:t>
+                <w:t xml:space="preserve">Gérard Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Governance: An International Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (2), pp.134-144. </w:t>
+              <w:t xml:space="preserve">Knowledge Management Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.272 - 281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/corg.12196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41275-017-0051-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257954v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01615110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Know-how transfer mechanisms in franchise networks: a study of franchisee perceptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Perrigot</w:t>
+                <w:t xml:space="preserve">Board member monitoring behaviors in credit unions: The role of conscientiousness and identification with shareholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Lapalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Basset</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Management Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41275-017-0051-0⟩</w:t>
+              <w:t xml:space="preserve">Corporate Governance: An International Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.134-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/corg.12196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01615110v1</w:t>
+                <w:t xml:space="preserve">hal-03257954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does social isolation in a context of dirty work increase emotional exhaustion and inhibit work engagement? A process model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Bentein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnel Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (8), pp.1620-1634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/PR-09-2016-0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promises to employees matter, self-identity too: Effects of psychological contract breach and older worker identity on violation and turnover intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Marcelus Kraak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lunardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 70, pp.108-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2016.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of age-awareness versus general HRM practices on the retirement decision of older workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hennekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnel Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (1), pp.3-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/PR-01-2014-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational and Professional Identification in Audit Firms: An Affective Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garcia-Falieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 132 (4), pp.753-763. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-014-2341-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-study investigation of outcomes of franchisees' affective commitment to their franchise organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asâad El Akremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (3), pp.461-488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/etap.12050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of multi-unit franchising: an organizational economics framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dildar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asâad El Akremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.161-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mde.2580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00816128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Gender Discrimination and Women's Subjective Career Success: The Moderating Role of Career Anchors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (1), pp.25-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008194ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00695915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plural form from the inside A study of franchisee perception of company-owned outlets within their network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (7), pp.544-563. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09590551211239855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la mixité sur la maîtrise des savoir-faire organisationnels des franchiseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asâad El Akremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés - série Dynamique technologique et organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (6), pp.1007-1023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undesired side effect? The promotion of non-commitment in formal vs. informal mentorships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human Resource Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (7), pp.1554-1569. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09585192.2011.561965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisational commitment, role tension and affective states in audit firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managerial Auditing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25, pp.226 - 239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/02686901011026332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance organisationnelle au cœur de I'échange social : et si bien traiter ses employés etait payant</w:t>
+                <w:t xml:space="preserve">Perceived HRM practices, organizational commitment, and voluntary early retirement among late-career managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guerrero</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mignonac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Negrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64 (1), pp.6-26</w:t>
+              <w:t xml:space="preserve">Human Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (6), pp.895-915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492546v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived HRM practices, organizational commitment, and voluntary early retirement among late-career managers</w:t>
+                <w:t xml:space="preserve">La confiance organisationnelle au cœur de I'échange social : et si bien traiter ses employés etait payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessia Negrini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Resource Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (6), pp.895-915</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (1), pp.6-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492602v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification ou implication organisationnelle ? Enjeux théoriques et de mesure pour la recherche en GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59, pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00077677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalité et émotions dans les organisations : une relecture de l'oeuvre de James March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, HS, pp.41-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats affectifs et formes d'engagement. Analyse et conséquences pour le concept d'engagement organisationel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (3), pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The art of Compromise ? The individual and organisational legitimacy of &amp;quot;irregular auditing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (3), pp.390-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Work Events, Affective States and Attitudes an Empirical Study of Managers' Emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business and Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (2), pp.221-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Perceived Organizational Prestige on Managers' Turnover Intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human Resource Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (8), pp.1390-1407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Organizational Image Affects Employee Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Resource Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (4), pp.76-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence émotionnelle en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 201-202, pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Individual Career Aspirations and Corporate Needs : A Study of Software Engineers Willingness to Accept Intra-Organizational Mobility Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (3), pp.205-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude qualitative des cibles et formes d'engagement et de leurs liens avec la performance individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (3), pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital-sector SMEs, the Eldorado of Generation Z?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla Benraiss-Noailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, ROME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital marque employeur et attractivité : Le rôle de la familiarité et de l'implication à l'égard du produit/service de l'entreprise Auteurs</w:t>
+                <w:t xml:space="preserve">L’émergence du concept d’attribution narcissique dans l’apprentissage par l’échec. Une approche exploratoire sous l’angle de l’évolution des attributions causales de l’entrepreneur accompagné en coaching professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Viot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laïla Benraiss-Noailles</w:t>
+                <w:t xml:space="preserve">Yves Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Benraïss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Université d’été de l’Audit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXXIème Conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991260v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interactive effects of perceived external prestige and need for organizational identification on turnover intentions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guerrero</w:t>
+                <w:t xml:space="preserve">Capital marque employeur et attractivité : Le rôle de la familiarité et de l'implication à l'égard du produit/service de l'entreprise Auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Benraiss-Noailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Mignonac</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benraïss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the Academy of Management (Organizational Behavior Division )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">33ème Université d’été de l’Audit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00079144v1</w:t>
+                <w:t xml:space="preserve">hal-01991260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matter of prestige? Examining the role of perceived organizational image in turnover intentions of key people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mignonac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Genève-Annecy, Suiza</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00079146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats affectifs, implication organisationnelle et tensions de rôle dans les cabinets d'audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00558026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interactive effects of perceived external prestige and need for organizational identification on turnover intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mignonac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th Annual Meeting of the Academy of Management (Organizational Behavior Division )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00079144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et réduction de qualité en audit financier : le comportement des collaborateurs de cabinets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ÈME CONGRES DE L'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4969,51 +5176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benraiss Noailles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mignonac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sourisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bouzdine-Chameeva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.pr.0050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281669v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Croonen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Der Bij" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad El Akremi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426211013669" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benra&#239;ss-Noailles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia-Falieres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bentein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.2020.00453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a L&#243;pez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-05-2018-0145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benraiss-Noailles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.107.0037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benraiss-Noailles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12330" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lapalme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seguin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/corg.12196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41275-017-0051-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-09-2016-0227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Marcelus Kraak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WJK51PX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hennekam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-01-2014-0031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2341-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/etap.12050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HM12VG4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Hussain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PSHWB5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008194ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590551211239855" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-P2FSXB4M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2011.561965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04801679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02686901011026332" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-L2LJV8CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Negrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benra&#239;ss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sourisseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benraiss Noailles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mignonac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bouzdine-Chameeva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.pr.0050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281669v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Croonen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Der Bij" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad El Akremi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426211013669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benra&#239;ss-Noailles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia-Falieres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bentein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.2020.00453" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a L&#243;pez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-05-2018-0145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benraiss-Noailles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.107.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benraiss-Noailles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41275-017-0051-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lapalme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/corg.12196" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-09-2016-0227" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Marcelus Kraak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.06.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WJK51PX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hennekam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-01-2014-0031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2341-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/etap.12050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HM12VG4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Hussain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PSHWB5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008194ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590551211239855" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-P2FSXB4M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2011.561965" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04801679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02686901011026332" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-L2LJV8CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Negrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benra&#239;ss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>