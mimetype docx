--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -3294,217 +3294,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived HRM practices, organizational commitment, and voluntary early retirement among late-career managers</w:t>
+                <w:t xml:space="preserve">La confiance organisationnelle au cœur de I'échange social : et si bien traiter ses employés etait payant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessia Negrini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Resource Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (6), pp.895-915</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (1), pp.6-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492602v1</w:t>
+                <w:t xml:space="preserve">halshs-00492546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance organisationnelle au cœur de I'échange social : et si bien traiter ses employés etait payant</w:t>
+                <w:t xml:space="preserve">Perceived HRM practices, organizational commitment, and voluntary early retirement among late-career managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guerrero</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mignonac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Negrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64 (1), pp.6-26</w:t>
+              <w:t xml:space="preserve">Human Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (6), pp.895-915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492546v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification ou implication organisationnelle ? Enjeux théoriques et de mesure pour la recherche en GRH</w:t>
               </w:r>
@@ -5176,51 +5176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sourisseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benraiss Noailles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mignonac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bouzdine-Chameeva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.pr.0050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281669v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Croonen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Der Bij" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad El Akremi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426211013669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benra&#239;ss-Noailles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia-Falieres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bentein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.2020.00453" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a L&#243;pez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-05-2018-0145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benraiss-Noailles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.107.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benraiss-Noailles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41275-017-0051-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lapalme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/corg.12196" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-09-2016-0227" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Marcelus Kraak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.06.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WJK51PX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hennekam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-01-2014-0031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2341-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/etap.12050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HM12VG4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Hussain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PSHWB5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008194ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590551211239855" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-P2FSXB4M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2011.561965" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04801679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02686901011026332" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-L2LJV8CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Negrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benra&#239;ss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sourisseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benraiss Noailles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mignonac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bouzdine-Chameeva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.pr.0050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281669v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Croonen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Der Bij" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad El Akremi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426211013669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benra&#239;ss-Noailles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia-Falieres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bentein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.2020.00453" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a L&#243;pez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-05-2018-0145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benraiss-Noailles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.107.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benraiss-Noailles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41275-017-0051-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lapalme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/corg.12196" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-09-2016-0227" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Marcelus Kraak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.06.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WJK51PX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hennekam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-01-2014-0031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2341-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/etap.12050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HM12VG4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Hussain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PSHWB5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008194ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590551211239855" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-P2FSXB4M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2011.561965" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04801679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02686901011026332" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-L2LJV8CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Negrini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benra&#239;ss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>