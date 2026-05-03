--- v0 (2026-04-08)
+++ v1 (2026-05-03)
@@ -671,637 +671,637 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Штучний інтелект: виклики і проблеми для громадянського суспільства</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Prepare the Modern Generation for Jobs in the Robotics Field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Umryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Khomych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii Marushko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Technologies in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 529, Springer Nature Switzerland, pp.95-110, 2024, Studies in Systems, Decision and Control, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57422-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606107v1</w:t>
+                <w:t xml:space="preserve">hal-04601425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart EdTech, a global community of practice for the sociocritical development of artificial intelligence in education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizenship, Censorship, and Democracy in the Age of Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Matusevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.57-71, 2024, Palgrave Studies in Creativity and Culture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifesto in Defence of Human-Centred Education in the Age of Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04606079v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frosig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda M L Taylor-Beswick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jari Laru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastienne Bernasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.157 - 178, 2024, Palgrave Studies in Creativity and Culture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Prepare the Modern Generation for Jobs in the Robotics Field?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Штучний інтелект: виклики і проблеми для громадянського суспільства</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04601425v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Matusevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizenship, Censorship, and Democracy in the Age of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Matusevych</w:t>
+                <w:t xml:space="preserve">Smart EdTech, a global community of practice for the sociocritical development of artificial intelligence in education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Strutynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengcheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Puspita Septiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...119 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jari Laru</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-04593582v1</w:t>
+                <w:t xml:space="preserve">hal-04606079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1555,51 +1555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Results of the Pilot Study: Will AI Teachers Replace Human Educators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengcheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1888,51 +1888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Strutynska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04750917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21998.22085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecgbl.17.1.1342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ejel.22.10.3525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Ober" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Matusevych" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joitmc.2025.100639" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04606107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04606079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Puspita Septiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Umryk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomych" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Marushko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57422-1_8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frosig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M L Taylor-Beswick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Laru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastienne Bernasco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04744852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04860181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Strutynska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04750917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21998.22085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecgbl.17.1.1342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ejel.22.10.3525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Ober" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Matusevych" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joitmc.2025.100639" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Umryk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomych" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Marushko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57422-1_8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frosig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M L Taylor-Beswick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Laru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastienne Bernasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04606107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04606079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Puspita Septiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04744852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04860181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>