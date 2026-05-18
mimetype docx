--- v0 (2026-03-17)
+++ v1 (2026-05-18)
@@ -428,2442 +428,2442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peintres itinérants dans la production picturale coréenne du XIXe au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l’errance dans les arts et la littérature asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aise-Sorbonne (Sorbonne université), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La peinture du Joseon postérieur-lettrés et peintres professionnels hwawon (18e-19e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au musée Cernuschi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les amis du musée Cernuschi, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Peintres itinérants dans la production picturale coréenne du XIXe au début du XXe siècle</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">민화라는 용어의 재고 ㅡ파리국립기메동양박물관 소장 이우환 컬렉션을 중심으로</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de l’errance dans les arts et la littérature asiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aise-Sorbonne (Sorbonne université), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Kyujanggak Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyujanggak (Seoul national university), Apr 2025, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">민화라는 용어의 재고 ㅡ파리국립기메동양박물관 소장 이우환 컬렉션을 중심으로</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaekgeori – When Korean Art Encounters Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyujanggak Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyujanggak (Seoul national university), Apr 2025, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">K-Soft Power and beyond -Korean culture, media, and global exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre CeSK, University for Foreigners of Siena, Jun 2025, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chaekgeori – When Korean Art Encounters Europe</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Uigwe d’Oekyujanggak 외규장각 의궤 -Les protocoles royaux de la dynastie Joseon (1392-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-Soft Power and beyond -Korean culture, media, and global exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre CeSK, University for Foreigners of Siena, Jun 2025, Siena, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’Uigwe d’Oekyujanggak 외규장각 의궤 -Les protocoles royaux de la dynastie Joseon (1392-1910)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style populaire et l’humour (haehak) dans la peinture de la fin du Joseon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Humour en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, Nov 2025, La Rochelle (17000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le style populaire et l’humour (haehak) dans la peinture de la fin du Joseon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surrealistic spaces, cubist forms: Chaekgeori (books and scholarly utensils) at the Guimet Museum in Paris at the Guimet Museum in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humour en Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Rochelle, Nov 2025, La Rochelle (17000), France</w:t>
+              <w:t xml:space="preserve">The European Association for Asian Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAA (University of Lisbon), Sep 2025, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Surrealistic spaces, cubist forms: Chaekgeori (books and scholarly utensils) at the Guimet Museum in Paris at the Guimet Museum in Paris</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace critique du regard : perspective inversée dans le paravent aux livres coréens (Chaekgeori)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Association for Asian Art and Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAA (University of Lisbon), Sep 2025, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Les nouveaux espaces de la critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’espace critique du regard : perspective inversée dans le paravent aux livres coréens (Chaekgeori)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kammoyǒjaedo (感慕如在圖) :perspectives bouddhiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux espaces de la critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">l’Équipe d’étude sur le bouddhisme coréen en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Kammoyǒjaedo (感慕如在圖) :perspectives bouddhiques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vision of Lee Ufan as a collector among 'Minhwa' researchers in the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’Équipe d’étude sur le bouddhisme coréen en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Kyujanggak International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyujanggak (Seoul National University), Nov 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The vision of Lee Ufan as a collector among 'Minhwa' researchers in the 1970s</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">파리 기메박물관 소장 책거리 연구: 지천(智泉) 작품을 중심으로</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyujanggak International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyujanggak (Seoul National University), Nov 2024, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Korean association of populaire art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanguk minhwa hakhoe, Apr 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">파리 기메박물관 소장 책거리 연구: 지천(智泉) 작품을 중심으로</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research and Education of Korean Art History in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean association of populaire art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hanguk minhwa hakhoe, Apr 2024, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Korean Studies Workshop in Southern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia center (SNU) et Università degli Studi di Napoli "L'Orientale", Feb 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Research and Education of Korean Art History in France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Formation of the Korean Collection at the Musée National des Arts Asiatiques – Guimet in Paris: Focusing on the Collections of Charles Varat, Victor Collin de Plancy, and Lee Ufan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean Studies Workshop in Southern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asia center (SNU) et Università degli Studi di Napoli "L'Orientale", Feb 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Special Lecture co-hosted by the Institute for Francophone Studies and the Institute for Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College of Humanities, Seoul National University, Nov 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Formation of the Korean Collection at the Musée National des Arts Asiatiques – Guimet in Paris: Focusing on the Collections of Charles Varat, Victor Collin de Plancy, and Lee Ufan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude comparative des peintures bouddhiques de type Dokseongdo et Sansindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Lecture co-hosted by the Institute for Francophone Studies and the Institute for Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, College of Humanities, Seoul National University, Nov 2024, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Lancement de l’Équipe d’étude sur le bouddhisme coréen,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une étude comparative des peintures bouddhiques de type Dokseongdo et Sansindo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">국립기메동양박물관 한국 컬렉션</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancement de l’Équipe d’étude sur le bouddhisme coréen,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">BK 21 International Scholar Lecture Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea university, Feb 2023, Sejong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">국립기메동양박물관 한국 컬렉션</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude comparative de la représentation du tigre dans l’art de l’Asie de l’est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BK 21 International Scholar Lecture Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korea university, Feb 2023, Sejong, South Korea</w:t>
+              <w:t xml:space="preserve">Chine-Corée-Japon : comparaisons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEC, AFPEC et SFEJ, Sep 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une étude comparative de la représentation du tigre dans l’art de l’Asie de l’est</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du tigre et de la pie dans la peinture coréenne du Chosŏn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chine-Corée-Japon : comparaisons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEC, AFPEC et SFEJ, Sep 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">L’animal dans l’imaginaire de l’Asie : alter ou alter ego?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international organisé par l’Association Asie-Sorbonne en partenariat avec le Creops (Sorbonne-Université), Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La représentation du tigre et de la pie dans la peinture coréenne du Chosŏn</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le noir dans les peintures monochromes coréennes »( Black in Korean Monochrome Paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’animal dans l’imaginaire de l’Asie : alter ou alter ego?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international organisé par l’Association Asie-Sorbonne en partenariat avec le Creops (Sorbonne-Université), Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Usages et valeurs du noir en Asie de l’est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d’histoire d’art (INHA), CEEI (Centre d’Étude de l’Écriture et de l’Image) &amp; IFRAE (Inalco), Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le noir dans les peintures monochromes coréennes »( Black in Korean Monochrome Paintings</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Korean cultural heritage in France - the case of Guimet National Museum of Asian Arts’ collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et valeurs du noir en Asie de l’est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d’histoire d’art (INHA), CEEI (Centre d’Étude de l’Écriture et de l’Image) &amp; IFRAE (Inalco), Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Brown bag seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia center, Seoul national university, Nov 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Korean cultural heritage in France - the case of Guimet National Museum of Asian Arts’ collection</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études de l'iconographie de Seokguram dans sa relation avec la doctrine Hwaŏm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brown bag seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asia center, Seoul national university, Nov 2022, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Journée d'études sur le bouddhisme en Corée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Études de l'iconographie de Seokguram dans sa relation avec la doctrine Hwaŏm</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La baleine dans l’art contemporain – la série Halaayt de KWAK Hoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études sur le bouddhisme en Corée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix-Marseille, Oct 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Baleine dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum de La Rochelle, Nov 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La baleine dans l’art contemporain – la série Halaayt de KWAK Hoon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">프랑스 기메박물관 소장 한국 장식화에서의 공간성</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baleine dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum de La Rochelle, Nov 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">colloque organisé par The Korean society of Art History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Misulsahak-yeonguhoe, Apr 2021, Seoul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">프랑스 기메박물관 소장 한국 장식화에서의 공간성</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art contemporain coréen – matière, processus et spiritualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque organisé par The Korean society of Art History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Misulsahak-yeonguhoe, Apr 2021, Seoul, France</w:t>
+              <w:t xml:space="preserve">Conférences, ateliers et rencontres démonstrations –sobriété des matières et discrétion du geste – simplicité et dimension méditative de l’art coréen d’hier et d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Guimet, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’art contemporain coréen – matière, processus et spiritualité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grotte de Seokguram, l’apogée de l’art bouddhique en Corée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences, ateliers et rencontres démonstrations –sobriété des matières et discrétion du geste – simplicité et dimension méditative de l’art coréen d’hier et d’aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée Guimet, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Festival de Corée d’ici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La grotte de Seokguram, l’apogée de l’art bouddhique en Corée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art coréen moderne et contemporain dans une perspective de circulation transnationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okyang Chae-Duporge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulations en/vers/depuis l'Asie, Artl@s Seminar, École normale supérieure de Paris (ENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Varat’s Korean Collection in the French Museums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okyang Chae-Duporge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pillage is formally prohibited…, Provenance Research on East Asian Art #3 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et fantaisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okyang Chae-Duporge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international : Caractère communautaire du ‘mythe moderne’ dans l’art surréaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des recherches de l’histoire de l’art (Misulsahak-yeonguhoe); Musée national de l’Art contemporain, May 2018, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dansaekhwa, peinture monochrome coréenne-de l’influence à l’invention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okyang Chae-Duporge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du département d’études coréennes de l’INALCO, Y a-t-il une coréanité ? - influences, réceptions et inventions de l’art coréen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art coréen et la coréanité, 14ème Formation des enseignants de coréen en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge 최옥경</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival de Corée d’ici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Formation des enseignants de coréen en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille, Nov 2018, Aix-en-Porvence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’art coréen moderne et contemporain dans une perspective de circulation transnationale</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bang Hai Ja’s transcultural world and her vertical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulations en/vers/depuis l'Asie, Artl@s Seminar, École normale supérieure de Paris (ENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Transnational and Transcultural studies international Symposium, organisé par the Centre for Transnational cultural Analysis, Carleton University, Korean Cultural Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Charles Varat’s Korean Collection in the French Museums</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art contemporain coréen, entre pensées et créativités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pillage is formally prohibited…, Provenance Research on East Asian Art #3 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Fluidité, faire circuler la case vide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Maison de la recherche, Apr 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Art et fantaisie</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dansaekhwa : la réception du minimalisme en Corée dans les années soixante-dix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international : Caractère communautaire du ‘mythe moderne’ dans l’art surréaliste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des recherches de l’histoire de l’art (Misulsahak-yeonguhoe); Musée national de l’Art contemporain, May 2018, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">6e Congrès Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dansaekhwa, peinture monochrome coréenne-de l’influence à l’invention</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinture décorative ou peinture populaire (Minhwa) ? –Collection de Lee Ufan au Musée Guimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du département d’études coréennes de l’INALCO, Y a-t-il une coréanité ? - influences, réceptions et inventions de l’art coréen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">journée d’étude sur l’histoire de l’art coréen dans le cadre du CREOPS, Université Paris-Sorbonne (Paris IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix-Marseille, Nov 2018, Aix-en-Porvence, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une réécriture de l’histoire de l’art coréen : la donation de Lee Ufan (Minhwa) au musée Guimet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okyang Chae-Duporge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations entre la Corée et la France du 19e au 21e siècle, 3e colloque international organisé dans le cadre des Journées scientifiques de l’Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bang Hai Ja’s transcultural world and her vertical approach</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l’arbre dans la peinture coréenne décorative (Chaesaekhwa) du XVIIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okyang Chae-Duporge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transnational and Transcultural studies international Symposium, organisé par the Centre for Transnational cultural Analysis, Carleton University, Korean Cultural Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">L’arbre en Asie, colloque international organisé par AIBL /Société asiatique/INALCO CERLOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141997v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03142008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestualité dans les œuvres du Dansaekhwa, peinture monochrome coréenne</w:t>
               </w:r>
@@ -4584,51 +4584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2C3EB5D"/>
+    <w:nsid w:val="A1E2B65B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4815,51 +4815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/okyang-chae-duporge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0431-3231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096200294" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okyang Chae-Duporge &#52572;&#50725;&#44221;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okyang Chae-Duporge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23312/kpkc.2025.22.321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15819/rah.2021.56.77" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyue Liu-Deguillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Woobang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/okyang-chae-duporge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0431-3231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096200294" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okyang Chae-Duporge &#52572;&#50725;&#44221;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okyang Chae-Duporge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23312/kpkc.2025.22.321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15819/rah.2021.56.77" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyue Liu-Deguillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Woobang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>