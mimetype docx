--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olaf Mikkelsen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorant en Linguistique (Paris 8) / Lecteur de langue norvégienne (AMU)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future constructions in English and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages in Contrast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 24 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete constructions or messy mangroves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingvan-2023-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Changes in Argument Structure: The Transitivizing Reaction Object Construction (Tamara Bouso).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nexus Aedean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future that may still be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich Heine University of Düsseldorf, Mar 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future alternations in English and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10: 10th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mannheim, Jul 2023, Mannheim, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schemas, chunks and everything between</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural patterns and grammatical constructions:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammar and Corpora 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Semantics in constructional near-synonymy:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Horbowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in the Nordics 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kiel University, Sep 2022, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeg tror & co.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Horbowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in the Nordics 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Kiel, Sep 2022, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Future. Grammatical alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Construction Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp, Aug 2021, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External possession and affectedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafne Palú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions and Paradigms: Workshop on Grammatical Complexity and Syntagmatic-Paradigmatic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 Vincennes-Saint-Denis, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future alternations in English and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Cognitive Linguistics Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifactorial approach to possession constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafne Palú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leipzig, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multifactorielle à la grammaire des constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Pour les Études Nordiques 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing future constructions and the complexity principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAME40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Jun 2019, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing functional theories of temporal frames of references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the Spanish Cognitive Linguistics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Córdoba, Oct 2018, Córdoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifactorial approach to constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Construction Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Grammarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Refonte et extension internationale du CTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 7, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of Norwegian future forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et forslag til hvordan framtidskonstruksjoner kan representeres i kognitiv grammatikk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kognitivt sommerseminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oslo, Jun 2018, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hva kan korpusdata fortelle oss om norske framtidsformer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Møte om norsk språk 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bergen, Nov 2017, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants chantent-ils toujours faux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Lombardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Pour les Études Nordiques 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of Norwegian future forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu, Aug 2017, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future that may still be.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Hartmann; Lena Schnee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures of the Past.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing future constructions and the Complexity Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Flach; Martin Hilpert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadening the Spectrum of Corpus Linguistics: New approaches to variability and change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, John Benjamins Publishing Company, pp.8-39, 2022, Studies in Corpus Linguistics, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.105.01mik⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish Blog Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norwegian Blog Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Premier traité grammatical islandais dans l'histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guelpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de Textes Linguistiques Fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, http://ctlf.ens-lyon.fr/articles/Ptgi.Mikkelsen.Guelpa.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olaf Mikkelsen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorant en Linguistique (Paris 8) / Lecteur de langue norvégienne (AMU)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future constructions in English and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages in Contrast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 24 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete constructions or messy mangroves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingvan-2023-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Changes in Argument Structure: The Transitivizing Reaction Object Construction (Tamara Bouso).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nexus Aedean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future that may still be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich Heine University of Düsseldorf, Mar 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schemas, chunks and everything between</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future alternations in English and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10: 10th International Contrastive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mannheim, Jul 2023, Mannheim, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural patterns and grammatical constructions:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammar and Corpora 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Semantics in constructional near-synonymy:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Horbowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in the Nordics 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kiel University, Sep 2022, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeg tror & co.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Horbowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in the Nordics 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Kiel, Sep 2022, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Future. Grammatical alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Construction Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp, Aug 2021, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External possession and affectedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafne Palú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions and Paradigms: Workshop on Grammatical Complexity and Syntagmatic-Paradigmatic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 Vincennes-Saint-Denis, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future alternations in English and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Cognitive Linguistics Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifactorial approach to possession constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafne Palú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea 52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leipzig, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multifactorielle à la grammaire des constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Pour les Études Nordiques 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing future constructions and the complexity principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAME40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Jun 2019, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing functional theories of temporal frames of references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the Spanish Cognitive Linguistics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Córdoba, Oct 2018, Córdoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifactorial approach to constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Construction Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Grammarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Refonte et extension internationale du CTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 7, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of Norwegian future forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et forslag til hvordan framtidskonstruksjoner kan representeres i kognitiv grammatikk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kognitivt sommerseminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oslo, Jun 2018, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hva kan korpusdata fortelle oss om norske framtidsformer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Møte om norsk språk 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bergen, Nov 2017, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants chantent-ils toujours faux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Lombardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Pour les Études Nordiques 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of Norwegian future forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tartu, Aug 2017, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future that may still be.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Hartmann; Lena Schnee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures of the Past.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing future constructions and the Complexity Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Flach; Martin Hilpert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadening the Spectrum of Corpus Linguistics: New approaches to variability and change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, John Benjamins Publishing Company, pp.8-39, 2022, Studies in Corpus Linguistics, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.105.01mik⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish Blog Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norwegian Blog Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Premier traité grammatical islandais dans l'histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guelpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de Textes Linguistiques Fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, http://ctlf.ens-lyon.fr/articles/Ptgi.Mikkelsen.Guelpa.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mikkelsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2023-0034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Horbowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Pal&#250;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.105.01mik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guelpa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mikkelsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2023-0034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Horbowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Pal&#250;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.105.01mik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guelpa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>