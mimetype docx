--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -188,185 +188,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local moment matching with Erlang mixtures under automatic roughness penalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NetSurvival.jl: A glimpse into relative survival analysis with Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Alhajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Laverny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971301v1</w:t>
+                <w:t xml:space="preserve">hal-04971308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NetSurvival.jl: A glimpse into relative survival analysis with Julia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local moment matching with Erlang mixtures under automatic roughness penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Laverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Alhajal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oskar Laverny</w:t>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971308v1</w:t>
+                <w:t xml:space="preserve">hal-04971301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric divisibility of stochastic losses</w:t>
               </w:r>
@@ -1032,96 +1032,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on ``Construction of a copula estimator through recursive partitioning of the unit hypercube</w:t>
+                <w:t xml:space="preserve">Estimation of multivariate generalized gamma convolutions through Laguerre expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Laverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistiques de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque jeune probabilistes et statisticiens 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477114v1</w:t>
+                <w:t xml:space="preserve">hal-03477120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talk on ``Estimation of multivariate generalized gamma convolutions</w:t>
               </w:r>
@@ -1170,372 +1170,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of multivariate generalized gamma convolutions through Laguerre expansions</w:t>
+                <w:t xml:space="preserve">Talk on ``Julia, the unique solution of an optimisation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Laverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque jeune probabilistes et statisticiens 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">10ième Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, La grande motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477120v1</w:t>
+                <w:t xml:space="preserve">hal-03477145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on ``Julia, the unique solution of an optimisation problem</w:t>
+                <w:t xml:space="preserve">Talk on ``Internal modeling without copula: the beauty of Thorin classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Laverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ième Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, La grande motte, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail Actuariat et Risque Contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477145v1</w:t>
+                <w:t xml:space="preserve">hal-03477155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on ``Internal modeling without copula: the beauty of Thorin classes</w:t>
+                <w:t xml:space="preserve">Talk on ``Estimation of multivariate gamma convolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Laverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Actuariat et Risque Contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">MascotNum 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477155v1</w:t>
+                <w:t xml:space="preserve">hal-03477127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on ``Estimation of multivariate gamma convolutions</w:t>
+                <w:t xml:space="preserve">Talk on ``Construction of a copula estimator through recursive partitioning of the unit hypercube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Laverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MascotNum 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">52èmes Journées de Statistiques de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477127v1</w:t>
+                <w:t xml:space="preserve">hal-03477114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on ``Dependence structure estimation using Copula Recursive Trees</w:t>
+                <w:t xml:space="preserve">Talk on ``Copula estimation via machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Laverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online International Conference in Actuarial Science, Data Science and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants - ICJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477053v1</w:t>
+                <w:t xml:space="preserve">hal-03477108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talk on ``Cort: the Copula Recursive Tree</w:t>
               </w:r>
@@ -1584,96 +1584,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on ``Copula estimation via machine learning</w:t>
+                <w:t xml:space="preserve">Talk on ``Dependence structure estimation using Copula Recursive Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Laverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants - ICJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Online International Conference in Actuarial Science, Data Science and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477108v1</w:t>
+                <w:t xml:space="preserve">hal-03477053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1828,51 +1828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Laverny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Graff&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alhajal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ferriero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Nisipasu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160289v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterina Masiello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1918" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566527v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2021.104776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Laverny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Graff&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alhajal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ferriero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Nisipasu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160289v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterina Masiello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1918" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566527v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2021.104776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>