--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -153,4298 +153,4415 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage therapy for Klebsiella pneumoniae: Understanding bacteria–phage interactions for therapeutic innovations</w:t>
+                <w:t xml:space="preserve">Plug-and-play evolution of the Klebsiella pneumoniae capsule locus enables serotype exchange across genetic backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chen</w:t>
+                <w:t xml:space="preserve">Hugo Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Supandy</w:t>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria van Tyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012971⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (3), pp.e3003724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027834v1</w:t>
+                <w:t xml:space="preserve">pasteur-05576808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic heterogeneity of capsule production across opportunistic pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Nucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Bris</w:t>
+                <w:t xml:space="preserve">Sara Diaz-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Diaz-Diaz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lilibeth Torres-Elizalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.e0180725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.01807-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse polysaccharide production and biofilm formation abilities of clinical Klebsiella pneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phage therapy for Klebsiella pneumoniae: Understanding bacteria–phage interactions for therapeutic innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Supandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Beckman Iv</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Renee Fleeman</w:t>
+                <w:t xml:space="preserve">Daria van Tyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-024-00629-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730473v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsules and their traits shape phage susceptibility and plasmid conjugation efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diverse polysaccharide production and biofilm formation abilities of clinical Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Beckman Iv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elenora Cella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taj Azarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renee Fleeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46147-5⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-024-00629-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492345v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent evolution of biofilm formation depends on life-history and genetic background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Capsules and their traits shape phage susceptibility and plasmid conjugation efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Domingo-Calap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-023-00422-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46147-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04177373v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between lysogenic and sensitive bacteria is determined by the fitness costs of the different emerging phage-resistance strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of novel non-aggregative variants under negative frequency-dependent selection in Klebsiella variicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Pc Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.e83479. </w:t>
+              <w:t xml:space="preserve">microLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.uqad038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.83479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsml/uqad038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04057813v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04225506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of novel non-aggregative variants under negative frequency-dependent selection in Klebsiella variicola</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Nucci</w:t>
+                <w:t xml:space="preserve">Competition between lysogenic and sensitive bacteria is determined by the fitness costs of the different emerging phage-resistance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Janaszkiewicz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+                <w:t xml:space="preserve">Jorge Am Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Pc Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsml/uqad038⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e83479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.83479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04225506v1</w:t>
+                <w:t xml:space="preserve">pasteur-04057813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Capsule Increases Susceptibility to Last-Resort Polymyxins, but Not to Other Antibiotics, in Klebsiella pneumoniae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+                <w:t xml:space="preserve">Latent evolution of biofilm formation depends on life-history and genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00127-23⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-023-00422-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04027513v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04177373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Klebsiella pneumoniae Type VI secretion system (T6SS) in long-term gastrointestinal colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Capsule Increases Susceptibility to Last-Resort Polymyxins, but Not to Other Antibiotics, in Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca D’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Merciecca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21396-w⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (4), pp.e00127-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00127-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03809977v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04027513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden paths to endless forms most wonderful: ecology latently shapes evolution of multicellular development in predatory bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco La Fortezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory J. Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-022-03912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03794544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to novel spatially-structured environments is driven by the capsule and alters virulence-associated traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.4751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-32504-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03794548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human commensal gut Proteobacteria withstand type VI secretion attacks through immunity protein-independent mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Klebsiella pneumoniae Type VI secretion system (T6SS) in long-term gastrointestinal colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merciecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nakusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flaugnatti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Stutzmann</w:t>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26041-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21396-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03364094v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03809977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between the cell envelope and mobile genetic elements shapes gene flow in populations of the nosocomial pathogen Klebsiella pneumoniae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+                <w:t xml:space="preserve">Human commensal gut Proteobacteria withstand type VI secretion attacks through immunity protein-independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flaugnatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lemos Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Buffet</w:t>
+                <w:t xml:space="preserve">Sandrine Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001276⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26041-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281367v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03364094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining zebrafish microbiota reveals key community-level resistance against fish pathogen infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between the cell envelope and mobile genetic elements shapes gene flow in populations of the nosocomial pathogen Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska A. Stressmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-00807-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (7), pp.e3001276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240899v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient conditions are primary drivers of bacterial capsule maintenance in Klebsiella</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+                <w:t xml:space="preserve">Mining zebrafish microbiota reveals key community-level resistance against fish pathogen infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska A. Stressmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Bernal-Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perez-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2876⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.702-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-00807-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03158282v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of the capsule of Klebsiella pneumoniae during pathogenesis: A cautionary tale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient conditions are primary drivers of bacterial capsule maintenance in Klebsiella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1946), pp.20202876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02613108v1</w:t>
+                <w:t xml:space="preserve">pasteur-03158282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden paths to endless forms most wonderful: Complexity of bacterial motility shapes diversification of latent phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), pp.145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-020-01707-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02991082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular prophage interactions driven by capsule serotype select for capsule loss under phage predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. M. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (12), pp.2980-2996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-020-0726-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02991081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin discrimination and outer membrane exchange in Myxococcus xanthus : A comparative analysis among natural isolates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the role of the capsule of Klebsiella pneumoniae during pathogenesis: A cautionary tale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14773⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (5), pp.883-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613111v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous nongenetic variation of group size creates cheater-free groups of social microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Amherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (2), pp.393-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/arx184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic exchanges are more frequent in bacteria encoding capsules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kin discrimination and outer membrane exchange in Myxococcus xanthus : A comparative analysis among natural isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wielgoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge a Moura de Sousa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+                <w:t xml:space="preserve">Yuen-Tsu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007862⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (15), pp.3146-3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02012595v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution by flight and fight: diverse mechanisms of adaptation by actively motile microbes</w:t>
+                <w:t xml:space="preserve">Genetic exchanges are more frequent in bacteria encoding capsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Velicer</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge a Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.115⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.e1007862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613116v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02012595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary dynamics and genomic features of the Elizabethkingia anophelis 2015 to 2016 Wisconsin outbreak strain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution by flight and fight: diverse mechanisms of adaptation by actively motile microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Velicer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15483⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.555-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613118v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and co-occurrence of extracellular capsules increase environmental breadth: Implications for the emergence of pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+                <w:t xml:space="preserve">Evolutionary dynamics and genomic features of the Elizabethkingia anophelis 2015 to 2016 Wisconsin outbreak strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Larsonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainsley Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garcia-Garcerà</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristin Gundlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006525.s020⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.15483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01578349v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic epidemiology and global diversity of the emerging bacterial pathogen Elizabethkingia anophelis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abundance and co-occurrence of extracellular capsules increase environmental breadth: Implications for the emergence of pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garcia-Garcerà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Breurec</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep30379⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.289 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006525.s020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613124v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01578349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positively Frequency-Dependent Interference Competition Maintains Diversity and Pervades a Natural Population of Cooperative Microbes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic epidemiology and global diversity of the emerging bacterial pathogen Elizabethkingia anophelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Breurec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Diancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vandenbogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.04.057⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.30379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep30379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613099v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Competition in Biofilm Communities</w:t>
+                <w:t xml:space="preserve">Positively Frequency-Dependent Interference Competition Maintains Diversity and Pervades a Natural Population of Cooperative Microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Amherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (3), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (13), pp.1673-1681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec.MB-0009-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02017351v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and widespread de novo evolution of kin discrimination</w:t>
+                <w:t xml:space="preserve">Mechanisms of Competition in Biofilm Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Zee</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1502251112⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec.MB-0009-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613126v1</w:t>
+                <w:t xml:space="preserve">pasteur-02017351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biofilm-associated colicin with increased efficiency against biofilm bacteria</w:t>
+                <w:t xml:space="preserve">Rapid and widespread de novo evolution of kin discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Beloin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iris Dinkelacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Amherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wielgoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.238⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (29), pp.9076-9081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1502251112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01381817v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm polysaccharides</w:t>
+                <w:t xml:space="preserve">A new biofilm-associated colicin with increased efficiency against biofilm bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Kaplan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Patricia Latour-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (2), pp.334-346. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (6), pp.1275 - 1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02810.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613134v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01381817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli Resistance to Nonbiocidal Antibiofilm Polysaccharides Is Rare and Mediated by Multiple Mutations Leading to Surface Physicochemical Modifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiofilm polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Travier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Ghigo</w:t>
+                <w:t xml:space="preserve">Jeffrey Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02606-12⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.334-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02810.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001499v1</w:t>
+                <w:t xml:space="preserve">hal-02613134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From in vitro to in vivo Models of Bacterial Biofilm-Related Infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escherichia coli Resistance to Nonbiocidal Antibiofilm Polysaccharides Is Rare and Mediated by Multiple Mutations Leading to Surface Physicochemical Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya O. Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel L. Ferrieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lebeaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Beloin</w:t>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens2020288⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (8), pp.3960 - 3968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02606-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01385428v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-species biofilms: how to avoid unfriendly neighbors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From in vitro to in vivo Models of Bacterial Biofilm-Related Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lebeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwini Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beloin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6976.2012.00328.x⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue Pathogen Infection Models, 2 (2), pp.288 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens2020288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613136v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01385428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new zebrafish model of oro-intestinal pathogen colonization reveals a key role for adhesion in protection by probiotic bacteria.</w:t>
+                <w:t xml:space="preserve">Multi-species biofilms: how to avoid unfriendly neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002815⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (5), pp.972-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6976.2012.00328.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01132651v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Escherichia coli Species Biodiversity Reveals New Biofilm-Associated Antiadhesion Polysaccharides</w:t>
+                <w:t xml:space="preserve">A new zebrafish model of oro-intestinal pathogen colonization reveals a key role for adhesion in protection by probiotic bacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Latour-Lambert</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bégaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Magnus</w:t>
+                <w:t xml:space="preserve">Philippe Herbomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00043-11⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (7), pp.e1002815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02017407v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01132651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Screening of Escherichia coli Species Biodiversity Reveals New Biofilm-Associated Antiadhesion Polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Latour-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Magnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (3), pp.e00043-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00043-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02017407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eukaryotic Microbial Diversity of Phototrophic Microbial Mats in Two Icelandic Geothermalhot Springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeles Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Souza-Egipsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena González-Toril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Amils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (1), pp.21-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2436/20.1501.01.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4454,154 +4571,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Klebsiella pneumoniae Type VI secretion system (T6SS) in long-term gastrointestinal colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merciecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nakusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2022, La microbiologie dans tous ses états (SFM, octobre 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4611,320 +4728,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotype swapping in &amp;lt;i&amp;gt;Klebsiella&amp;lt;/i&amp;gt; spp. by plug-and-play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between phage-resistance mechanisms determines the outcome of bacterial co-existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03795539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for the bacterial capsule in the absence of biotic and abiotic aggressions depends on growth conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02991089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4992,51 +5109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FFBB9A4"/>
+    <w:nsid w:val="38F38372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5223,51 +5340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olayarendueles-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6648-1594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155812424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Supandy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria van Tyne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012971" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diaz-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilibeth Torres-Elizalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01807-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730473v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beckman Iv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora Cella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Azarian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Fleeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00629-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Domingo-Calap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46147-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04177373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00422-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04225506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janaszkiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca D&#8217;angelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00127-23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03809977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21396-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Fortezza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Keller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Velicer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03912-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32504-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03364094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flaugnatti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isaac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lemos Rocha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stutzmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26041-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001276" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03158282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2876" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14474" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Velicer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01707-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991081v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. M. de Sousa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0726-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiegna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Tsu Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Amherd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx184" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02012595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge a Moura de Sousa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007862" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01578349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Garcer&#224;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006525.s020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Breurec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30379" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.04.057" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.MB-0009-2014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dinkelacker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1502251112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01381817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Latour-Lambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.238" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kaplan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02810.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya O. Rendueles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Ferrieres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Ghigo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02606-12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01385428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Chauhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens2020288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2012.00328.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ferri&#232;res" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne B&#233;gaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbomel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magnus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00043-11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613138v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Aguilera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Souza-Egipsy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-Toril" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.109" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olayarendueles-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6648-1594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155812424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05576808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003724" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diaz-Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilibeth Torres-Elizalde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01807-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Supandy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria van Tyne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730473v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beckman Iv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora Cella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Azarian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Fleeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00629-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Domingo-Calap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46147-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04225506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janaszkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04177373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00422-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca D&#8217;angelo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00127-23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Fortezza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Keller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Velicer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03912-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32504-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03809977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21396-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03364094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flaugnatti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isaac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lemos Rocha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stutzmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26041-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001276" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03158282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2876" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Velicer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01707-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. M. de Sousa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0726-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14474" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Amherd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiegna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Tsu Yu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14773" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02012595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge a Moura de Sousa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01578349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Garcer&#224;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006525.s020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Breurec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30379" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.04.057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.MB-0009-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dinkelacker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1502251112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01381817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Latour-Lambert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.238" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kaplan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02810.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya O. Rendueles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Ferrieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Ghigo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02606-12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01385428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Chauhan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens2020288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613136v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2012.00328.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ferri&#232;res" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne B&#233;gaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbomel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magnus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00043-11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Aguilera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Souza-Egipsy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-Toril" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>