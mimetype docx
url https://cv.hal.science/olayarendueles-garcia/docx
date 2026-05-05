--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -304,291 +304,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05576808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic heterogeneity of capsule production across opportunistic pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phage therapy for Klebsiella pneumoniae: Understanding bacteria–phage interactions for therapeutic innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Nucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Bris</w:t>
+                <w:t xml:space="preserve">Nathalie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Diaz-Diaz</w:t>
+                <w:t xml:space="preserve">Adeline Supandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilibeth Torres-Elizalde</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daria van Tyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e0180725. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01807-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245555v1</w:t>
+                <w:t xml:space="preserve">hal-05027834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage therapy for Klebsiella pneumoniae: Understanding bacteria–phage interactions for therapeutic innovations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic heterogeneity of capsule production across opportunistic pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Supandy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+                <w:t xml:space="preserve">Sara Diaz-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria van Tyne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilibeth Torres-Elizalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012971. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e0180725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01807-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027834v1</w:t>
+                <w:t xml:space="preserve">hal-05245555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse polysaccharide production and biofilm formation abilities of clinical Klebsiella pneumoniae</w:t>
               </w:r>
@@ -730,51 +730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy A Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of novel non-aggregative variants under negative frequency-dependent selection in Klebsiella variicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent evolution of biofilm formation depends on life-history and genetic background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,382 +1265,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04027513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden paths to endless forms most wonderful: ecology latently shapes evolution of multicellular development in predatory bacteria</w:t>
+                <w:t xml:space="preserve">Role of Klebsiella pneumoniae Type VI secretion system (T6SS) in long-term gastrointestinal colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco La Fortezza</w:t>
+                <w:t xml:space="preserve">Thomas Merciecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nakusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03912-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21396-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03794544v1</w:t>
+                <w:t xml:space="preserve">pasteur-03809977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to novel spatially-structured environments is driven by the capsule and alters virulence-associated traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+                <w:t xml:space="preserve">Hidden paths to endless forms most wonderful: ecology latently shapes evolution of multicellular development in predatory bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco La Fortezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J. Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03912-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32504-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03794548v1</w:t>
+                <w:t xml:space="preserve">pasteur-03794544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Klebsiella pneumoniae Type VI secretion system (T6SS) in long-term gastrointestinal colonization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Adaptation to novel spatially-structured environments is driven by the capsule and alters virulence-associated traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.16968. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21396-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32504-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03809977v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03794548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human commensal gut Proteobacteria withstand type VI secretion attacks through immunity protein-independent mechanisms</w:t>
               </w:r>
@@ -2109,560 +2109,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03158282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden paths to endless forms most wonderful: Complexity of bacterial motility shapes diversification of latent phenotypes</w:t>
+                <w:t xml:space="preserve">Deciphering the role of the capsule of Klebsiella pneumoniae during pathogenesis: A cautionary tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-020-01707-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (5), pp.883-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02991082v1</w:t>
+                <w:t xml:space="preserve">hal-02613108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular prophage interactions driven by capsule serotype select for capsule loss under phage predation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hidden paths to endless forms most wonderful: Complexity of bacterial motility shapes diversification of latent phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-0726-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-020-01707-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02991081v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02991082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of the capsule of Klebsiella pneumoniae during pathogenesis: A cautionary tale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modular prophage interactions driven by capsule serotype select for capsule loss under phage predation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. M. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 113 (5), pp.883-888. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12), pp.2980-2996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-0726-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613108v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02991081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nongenetic variation of group size creates cheater-free groups of social microbes</w:t>
+                <w:t xml:space="preserve">Kin discrimination and outer membrane exchange in Myxococcus xanthus : A comparative analysis among natural isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Amherd</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Sébastien Wielgoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuen-Tsu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Velicer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arx184⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (15), pp.3146-3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613128v1</w:t>
+                <w:t xml:space="preserve">hal-02613111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin discrimination and outer membrane exchange in Myxococcus xanthus : A comparative analysis among natural isolates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Fiegna</w:t>
+                <w:t xml:space="preserve">Spontaneous nongenetic variation of group size creates cheater-free groups of social microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Amherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (15), pp.3146-3158. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.393-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arx184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613111v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic exchanges are more frequent in bacteria encoding capsules</w:t>
               </w:r>
@@ -2791,51 +2791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution by flight and fight: diverse mechanisms of adaptation by actively motile microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.555-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3280,64 +3280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positively Frequency-Dependent Interference Competition Maintains Diversity and Pervades a Natural Population of Cooperative Microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Amherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (13), pp.1673-1681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3501,64 +3501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Dinkelacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Amherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wielgoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (29), pp.9076-9081. </w:t>
@@ -4585,90 +4585,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Klebsiella pneumoniae Type VI secretion system (T6SS) in long-term gastrointestinal colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merciecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nakusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38F38372"/>
+    <w:nsid w:val="6B837F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5340,51 +5340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olayarendueles-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6648-1594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155812424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05576808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003724" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diaz-Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilibeth Torres-Elizalde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01807-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Supandy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria van Tyne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730473v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beckman Iv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora Cella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Azarian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Fleeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00629-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Domingo-Calap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46147-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04225506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janaszkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04177373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00422-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca D&#8217;angelo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00127-23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Fortezza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Keller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Velicer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03912-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32504-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03809977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21396-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03364094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flaugnatti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isaac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lemos Rocha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stutzmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26041-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001276" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03158282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2876" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Velicer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01707-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. M. de Sousa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0726-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14474" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Amherd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiegna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Tsu Yu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14773" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02012595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge a Moura de Sousa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01578349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Garcer&#224;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006525.s020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Breurec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30379" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.04.057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.MB-0009-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dinkelacker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1502251112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01381817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Latour-Lambert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.238" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kaplan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02810.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya O. Rendueles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Ferrieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Ghigo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02606-12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01385428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Chauhan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens2020288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613136v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2012.00328.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ferri&#232;res" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne B&#233;gaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbomel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magnus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00043-11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Aguilera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Souza-Egipsy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-Toril" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olayarendueles-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6648-1594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155812424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05576808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003724" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Supandy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria van Tyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diaz-Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilibeth Torres-Elizalde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01807-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730473v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beckman Iv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora Cella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Azarian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Fleeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00629-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Domingo-Calap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46147-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04225506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janaszkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04177373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00422-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca D&#8217;angelo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00127-23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03809977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21396-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Fortezza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Keller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Velicer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03912-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32504-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03364094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flaugnatti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isaac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lemos Rocha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stutzmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26041-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001276" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03158282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2876" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14474" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Velicer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01707-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. M. de Sousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0726-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiegna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Tsu Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14773" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Amherd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx184" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02012595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge a Moura de Sousa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01578349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Garcer&#224;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006525.s020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Breurec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30379" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.04.057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.MB-0009-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dinkelacker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1502251112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01381817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Latour-Lambert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.238" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kaplan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02810.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya O. Rendueles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Ferrieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Ghigo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02606-12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01385428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Chauhan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens2020288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613136v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2012.00328.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ferri&#232;res" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne B&#233;gaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbomel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magnus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00043-11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Aguilera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Souza-Egipsy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-Toril" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>