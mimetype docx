--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -304,585 +304,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05576808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage therapy for Klebsiella pneumoniae: Understanding bacteria–phage interactions for therapeutic innovations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic heterogeneity of capsule production across opportunistic pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Supandy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+                <w:t xml:space="preserve">Sara Diaz-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria van Tyne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilibeth Torres-Elizalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012971. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e0180725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01807-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027834v1</w:t>
+                <w:t xml:space="preserve">hal-05245555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic heterogeneity of capsule production across opportunistic pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phage therapy for Klebsiella pneumoniae: Understanding bacteria–phage interactions for therapeutic innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Nucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Bris</w:t>
+                <w:t xml:space="preserve">Nathalie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Diaz-Diaz</w:t>
+                <w:t xml:space="preserve">Adeline Supandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilibeth Torres-Elizalde</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daria van Tyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e0180725. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01807-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245555v1</w:t>
+                <w:t xml:space="preserve">hal-05027834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse polysaccharide production and biofilm formation abilities of clinical Klebsiella pneumoniae</w:t>
+                <w:t xml:space="preserve">Capsules and their traits shape phage susceptibility and plasmid conjugation efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Beckman Iv</w:t>
+                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elenora Cella</w:t>
+                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taj Azarian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pilar Domingo-Calap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-024-00629-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46147-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730473v2</w:t>
+                <w:t xml:space="preserve">hal-04492345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsules and their traits shape phage susceptibility and plasmid conjugation efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diverse polysaccharide production and biofilm formation abilities of clinical Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Beckman Iv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Nucci</w:t>
+                <w:t xml:space="preserve">Elenora Cella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
+                <w:t xml:space="preserve">Taj Azarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Domingo-Calap</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renee Fleeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.2032. </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46147-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-024-00629-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492345v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of novel non-aggregative variants under negative frequency-dependent selection in Klebsiella variicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent evolution of biofilm formation depends on life-history and genetic background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,382 +1265,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04027513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Klebsiella pneumoniae Type VI secretion system (T6SS) in long-term gastrointestinal colonization</w:t>
+                <w:t xml:space="preserve">Hidden paths to endless forms most wonderful: ecology latently shapes evolution of multicellular development in predatory bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Merciecca</w:t>
+                <w:t xml:space="preserve">Marco La Fortezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+                <w:t xml:space="preserve">Heike Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Nakusi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory J. Velicer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21396-w⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03809977v1</w:t>
+                <w:t xml:space="preserve">pasteur-03794544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden paths to endless forms most wonderful: ecology latently shapes evolution of multicellular development in predatory bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco La Fortezza</w:t>
+                <w:t xml:space="preserve">Adaptation to novel spatially-structured environments is driven by the capsule and alters virulence-associated traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory J. Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03912-w⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32504-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03794544v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03794548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to novel spatially-structured environments is driven by the capsule and alters virulence-associated traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+                <w:t xml:space="preserve">Role of Klebsiella pneumoniae Type VI secretion system (T6SS) in long-term gastrointestinal colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merciecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nakusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.4751. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32504-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21396-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03794548v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03809977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human commensal gut Proteobacteria withstand type VI secretion attacks through immunity protein-independent mechanisms</w:t>
               </w:r>
@@ -1760,51 +1760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between the cell envelope and mobile genetic elements shapes gene flow in populations of the nosocomial pathogen Klebsiella pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,265 +1871,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining zebrafish microbiota reveals key community-level resistance against fish pathogen infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bianca Audrain</w:t>
+                <w:t xml:space="preserve">Nutrient conditions are primary drivers of bacterial capsule maintenance in Klebsiella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-00807-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1946), pp.20202876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240899v2</w:t>
+                <w:t xml:space="preserve">pasteur-03158282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient conditions are primary drivers of bacterial capsule maintenance in Klebsiella</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+                <w:t xml:space="preserve">Mining zebrafish microbiota reveals key community-level resistance against fish pathogen infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska A. Stressmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Bernal-Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perez-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 288 (1946), pp.20202876. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.702-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-00807-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03158282v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of the capsule of Klebsiella pneumoniae during pathogenesis: A cautionary tale</w:t>
               </w:r>
@@ -2310,51 +2310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. M. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,261 +2408,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02991081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin discrimination and outer membrane exchange in Myxococcus xanthus : A comparative analysis among natural isolates</w:t>
+                <w:t xml:space="preserve">Spontaneous nongenetic variation of group size creates cheater-free groups of social microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Wielgoss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Fiegna</w:t>
+                <w:t xml:space="preserve">Michaela Amherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14773⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arx184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613111v1</w:t>
+                <w:t xml:space="preserve">hal-02613128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nongenetic variation of group size creates cheater-free groups of social microbes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kin discrimination and outer membrane exchange in Myxococcus xanthus : A comparative analysis among natural isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wielgoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Amherd</w:t>
+                <w:t xml:space="preserve">Yuen-Tsu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Velicer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (2), pp.393-403. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (15), pp.3146-3158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arx184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613128v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic exchanges are more frequent in bacteria encoding capsules</w:t>
               </w:r>
@@ -3280,51 +3280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positively Frequency-Dependent Interference Competition Maintains Diversity and Pervades a Natural Population of Cooperative Microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Amherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Velicer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3501,64 +3501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Dinkelacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Amherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wielgoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (29), pp.9076-9081. </w:t>
@@ -4585,90 +4585,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Klebsiella pneumoniae Type VI secretion system (T6SS) in long-term gastrointestinal colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merciecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nakusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B837F98"/>
+    <w:nsid w:val="E131C9DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5340,51 +5340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olayarendueles-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6648-1594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155812424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05576808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003724" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Supandy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria van Tyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diaz-Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilibeth Torres-Elizalde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01807-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730473v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beckman Iv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora Cella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Azarian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Fleeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00629-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Domingo-Calap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46147-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04225506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janaszkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04177373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00422-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca D&#8217;angelo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00127-23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03809977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21396-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Fortezza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Keller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Velicer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03912-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32504-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03364094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flaugnatti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isaac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lemos Rocha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stutzmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26041-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001276" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03158282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2876" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14474" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Velicer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01707-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. M. de Sousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0726-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiegna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Tsu Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14773" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Amherd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx184" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02012595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge a Moura de Sousa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01578349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Garcer&#224;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006525.s020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Breurec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30379" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.04.057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.MB-0009-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dinkelacker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1502251112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01381817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Latour-Lambert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.238" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kaplan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02810.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya O. Rendueles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Ferrieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Ghigo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02606-12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01385428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Chauhan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens2020288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613136v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2012.00328.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ferri&#232;res" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne B&#233;gaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbomel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magnus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00043-11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Aguilera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Souza-Egipsy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-Toril" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olayarendueles-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6648-1594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155812424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05576808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003724" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diaz-Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilibeth Torres-Elizalde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01807-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Supandy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria van Tyne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Domingo-Calap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46147-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730473v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beckman Iv" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora Cella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Azarian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Fleeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00629-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04225506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janaszkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04177373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00422-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca D&#8217;angelo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00127-23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Fortezza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Keller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Velicer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03912-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32504-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03809977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21396-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03364094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flaugnatti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isaac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lemos Rocha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stutzmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26041-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001276" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03158282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2876" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14474" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Velicer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01707-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. M. de Sousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0726-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Amherd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiegna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Tsu Yu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14773" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02012595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge a Moura de Sousa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01578349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Garcer&#224;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006525.s020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Breurec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30379" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.04.057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.MB-0009-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dinkelacker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1502251112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01381817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Latour-Lambert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.238" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kaplan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02810.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya O. Rendueles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Ferrieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Ghigo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02606-12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01385428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Chauhan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens2020288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613136v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2012.00328.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ferri&#232;res" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne B&#233;gaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbomel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02017407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magnus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00043-11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Aguilera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Souza-Egipsy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-Toril" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>