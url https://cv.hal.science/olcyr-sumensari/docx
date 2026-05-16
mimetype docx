--- v0 (2026-04-16)
+++ v1 (2026-05-16)
@@ -537,173 +537,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drell-Yan Tails Beyond the Standard Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the impact of meson mixing on $B_s\to\phi ee$ angular observables at low $q^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius A. Faroughy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florentin Jaffredo</w:t>
+                <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Plakias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olcyr Sumensari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Wilsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03 (3), pp.064. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2023)064⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 02 (2), pp.096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2023)096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759837v1</w:t>
+                <w:t xml:space="preserve">hal-03839675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting $B\to K^{(\ast)} \nu \bar{\nu}$ decays in the Standard Model and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Bečirević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -722,431 +696,457 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olcyr Sumensari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83 (3), pp.252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11388-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of meson mixing on $B_s\to\phi ee$ angular observables at low $q^2$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
+                <w:t xml:space="preserve">Drell-Yan Tails Beyond the Standard Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Allwicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Plakias</w:t>
+                <w:t xml:space="preserve">Darius A. Faroughy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olcyr Sumensari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Wilsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02 (2), pp.096. </w:t>
+              <w:t xml:space="preserve">, 2023, 03 (3), pp.064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2023)096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2023)064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839675v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Lepton Flavor Violation in Meson Decays with LHC Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Muon Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius A Faroughy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlotta Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ahdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Aimè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11860-w⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (9), pp.864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11889-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049308v1</w:t>
+                <w:t xml:space="preserve">hal-04052296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Muon Collider</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Ahdida</w:t>
+                <w:t xml:space="preserve">Probing Lepton Flavor Violation in Meson Decays with LHC Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Aimè</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darius A Faroughy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Plakias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olcyr Sumensari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (9), pp.864. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (8), pp.753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11889-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11860-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052296v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Physics Searches at Kaon and Hyperon Factories</w:t>
               </w:r>
@@ -1513,51 +1513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja Doršner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svjetlana Fajfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius A. Faroughy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1881,51 +1881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Bečirević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius A. Faroughy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,51 +2401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svjetlana Fajfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejc Košnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius A. Faroughy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (5), pp.055003. </w:t>
@@ -2477,365 +2477,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking leptoquarks in IceCube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damir Bečirević</w:t>
+                <w:t xml:space="preserve">A gauged horizontal $SU(2)$ symmetry and $R_{K^{(\ast)}}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Guadagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Panes</w:t>
+                <w:t xml:space="preserve">Méril Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olcyr Sumensari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renata Zukanovich Funchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 06, pp.032. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2018)032⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2018)163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768108v1</w:t>
+                <w:t xml:space="preserve">hal-01846613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking a CP -odd Higgs boson via $h\rightarrow \eta_{c,b}\ell^+\ell^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Bečirević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaženka Melić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olcyr Sumensari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (1), pp.015008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.015008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gauged horizontal $SU(2)$ symmetry and $R_{K^{(\ast)}}$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Guadagnoli</w:t>
+                <w:t xml:space="preserve">Seeking leptoquarks in IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Bečirević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Panes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olcyr Sumensari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méril Reboud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olcyr Sumensari</w:t>
+                <w:t xml:space="preserve">Renata Zukanovich Funchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.163. </w:t>
+              <w:t xml:space="preserve">, 2018, 06, pp.032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2018)163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2018)032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846613v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the window on single leptoquark solutions to the $B$-physics anomalies</w:t>
               </w:r>
@@ -2990,51 +2990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olcyr Sumensari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zukanovich Funchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (7), pp.075023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3549,51 +3549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejc Košnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olcyr Sumensari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zukanovich Funchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3722,282 +3722,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining low- and high-energy constraints on flavourful EFTs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muon Collider Physics Summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram Apyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Attia Mahmoud Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazar Bartosik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Batsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on High Energy Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Snowmass 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936068v1</w:t>
+                <w:t xml:space="preserve">hal-03657034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon Collider Physics Summary</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining low- and high-energy constraints on flavourful EFTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Allwicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius A. Faroughy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Jaffredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olcyr Sumensari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Wilsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Snowmass 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st International Conference on High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bologna, Italy. pp.753, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.414.0753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657034v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics case of a 3 TeV muon collider stage</w:t>
               </w:r>
@@ -4290,51 +4290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja Doršner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svjetlana Fajfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius A. Faroughy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference on Flavor Physics and CP Violation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Hyderabad, India. pp.425-430, </w:t>
@@ -4398,51 +4398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Becirevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazenka Melic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olcyr Sumensari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4884,51 +4884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA4AC330"/>
+    <w:nsid w:val="9F091C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5115,51 +5115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olcyr-sumensari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8918-4808" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666189v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Be&#269;irevi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Jaffredo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olcyr Sumensari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.075004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Allwicher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Piazza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rosauro-Alcaraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.138411" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius.A. Faroughy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wilsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius A. Faroughy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11388-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Plakias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2023)096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius A Faroughy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11860-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Accettura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Adams" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Agarwal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ahdida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aim&#232;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11889-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Goudzovski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Redigolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohsaku Tobioka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Zupan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Alonso-&#193;lvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ac9cee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Paradisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valenti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.115038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Dor&#353;ner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svjetlana Fajfer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.075023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Amhis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Helsens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Hill" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Angelescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.055017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Coy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Frigerio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mescia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7581-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Borsato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vava Gligorov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guadagnoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.055017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becirevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mescia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sumensari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Ko&#353;nik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.055003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Panes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zukanovich Funchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2018)032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382;enka Meli&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Patra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.015008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril Reboud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2018)163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angelescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Faroughy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2018)183" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Abada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Weiland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.075023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cox" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kusenko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu T. Yanagida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arnan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5370-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.115021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.414.0753" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aime" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Apyan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attia Mahmoud Mohammed" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazar Bartosik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Batsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Blas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Buttazzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Mario Capdevilla Roldan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Curtin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franceschini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allwicher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaffredo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.414.0724" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29622-3_58" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058467v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Becirevic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazenka Melic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0678" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Aoude" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilly Elor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant N Remmen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01739406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS315" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olcyr-sumensari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8918-4808" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666189v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Be&#269;irevi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Jaffredo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olcyr Sumensari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.075004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Allwicher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Piazza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rosauro-Alcaraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.138411" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius.A. Faroughy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wilsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Plakias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2023)096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11388-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius A. Faroughy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2023)064" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Accettura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Agarwal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ahdida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aim&#232;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11889-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius A Faroughy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11860-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Goudzovski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Redigolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohsaku Tobioka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Zupan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Alonso-&#193;lvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ac9cee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Paradisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valenti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.115038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Dor&#353;ner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svjetlana Fajfer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.075023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Amhis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Helsens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Hill" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Angelescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.055017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Coy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Frigerio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mescia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7581-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Borsato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vava Gligorov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guadagnoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.055017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becirevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mescia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sumensari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2019)109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Ko&#353;nik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.055003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril Reboud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2018)163" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382;enka Meli&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Patra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.015008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Panes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zukanovich Funchal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2018)032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angelescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Faroughy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2018)183" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Abada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Weiland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.075023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cox" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kusenko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu T. Yanagida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arnan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5370-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.115021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aime" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Apyan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attia Mahmoud Mohammed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazar Bartosik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Batsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.414.0753" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Blas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Buttazzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Mario Capdevilla Roldan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Curtin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franceschini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allwicher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaffredo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.414.0724" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29622-3_58" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058467v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Becirevic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazenka Melic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0678" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Aoude" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilly Elor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant N Remmen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01739406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS315" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>