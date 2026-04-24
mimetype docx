--- v0 (2026-03-07)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oldrich NAVRATIL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eLogUp! A precise, affordable and open-source IoT data logger to scale-up long-term environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00660. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LevelWAN: a cost-effective, open-source IoT system for water level monitoring in highly dynamic aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourjaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00685. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (3), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost monitoring systems for urban water management: Lessons from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drowning incidents in urban rivers: An underestimated issue with future challenges in need of an interdisciplinary database to characterise its epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maghakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Zanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.100822. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envc.2023.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pebble virtual velocities by combining active RFID fixed stations with geophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (13), pp.2570-2583. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the design and implementation of sediment fingerprinting studies: Summary and outcomes of the TRACING 2021 Scientific School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.1648-1661. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-022-03203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03650052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical zone observatory dedicated to suspended sediment transport: The meso‐scale Galabre catchment (southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Freche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Asian knotweeds on the Rhône River basin, France: A multi-scale model of invasibility that combines biophysical and anthropogenic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sabastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 763, pp.142995. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RFIDuino: An Arduino-based RFID environmental station to monitor mobile tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e00210. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2021.e00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the impact of nickel mining activities on sediment supply to the rivers and the lagoon of South Pacific Islands: lessons learnt from the Thio early mining site (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 372, pp.107459. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02968814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining colour parameters and geochemical tracers to improve sediment source discrimination in a mining catchment (New Caledonia, South Pacific Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.743 - 766. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-7-743-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03440177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multi-physical measurements to quantify bedload transport and morphodynamics interactions in an Alpine braiding river reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bodereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 351, pp.106877. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of streambed bacterial groups to cycles of low‐flow and erosive floods in a small peri‐urban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the use of fallout and geogenic radionuclides as potential tracing properties to quantify the sources of suspended sediment in a mining catchment in New Caledonia, South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1112-1128. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02447-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic identification of alternating morphological units in river channels using wavelet analysis and ridge extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mahdade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.3513-3537. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-3513-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining colour parameters and geochemical tracers to improve sediment source discrimination in a mining catchment (New Caledonia, South Pacific Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-2020-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial growth of Phnom Penh, Cambodia (1973–2015): Patterns, rates, and socio-ecological consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Choï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansopheaktra Sovann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.104061. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’inventaire des renouées du Japon le long des cours d’eau : exemple d’application à la rivière Azergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Rachex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro 27 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.027.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium term high frequency observation of discharges and suspended sediment in a Mediterranean mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.562-574. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying bed‐related suspended load in gravel bed rivers through an analysis of the bedload‐suspended load relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (9), pp.1722-1733. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of Catchment and River Channel Characteristics on the Magnitude and Dynamics of Storage and Re-Suspension of Fine Sediments in River Beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jungsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.878. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of urbanization on river morphology of the Talar River, Mazandarn Province, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Pourghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2017.1386722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall control of debris-flow triggering in the Réal Torrent, Southern French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 291, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in morphometric meander parameters identified on the Karoon River, Iran, using remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Pourghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kidová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 271, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustments of stream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flows propagation in the Réal Torrent, Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 201, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying suspended sediment sources during runoff events in headwater catchments using spectrocolorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, p. 1478-1492. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-013-0728-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00864710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flow propagation along the Réal Torrent, Southern French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 201, pp.157-171. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash floods and debris flows monitoring in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoires de la Societe Vaudoise des Sciences Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustements of sream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gropretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards prediction of suspended sediment yield from peak discharge in small erodible mountainous catchments (0.45 - 22 km2) of France, Mexico and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadal-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454-455, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of suspended particles size during highly concentrated flood events in a small mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.1549-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-derived historical records of suspended sediment origin in a mesoscale mountainous catchment: the Bléone River French Alpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (9), pp.1463-1478. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0565-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of suspended sediment sources in an alpine catchment combining river/rainfall monitoring and sediment fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (8), pp.828-846. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02862546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sediment sources during floods using Diffuse Reflectance Infrared Fourier Transform Spectrometry (DRIFTS): A case study in a highly erosive mountainous catchment (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Bramorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 414-415, p.452-462. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00662557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining suspended sediment monitoring and fingerprinting to determine the spatial origin of fine sediment in a mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.1072-1089. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-daily variability of suspended sediment fluxes in small mountainous catchments &ndash implications for community-based river monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.703-713. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-703-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of erosion and suspended sediment transport in three headwater catchments of the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (3-4), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEOMORPH.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linearity of reach hydraulic geometry relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 388 (3-4), pp.280-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of three methods to detect the overbank flow from water level time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (17), pp.2452-2464. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of turbidity in mountainous rivers Retour d'expérience sur l'utilisation de la turbidité en rivière de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00652457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of intermediate fine sediment storage in a braided river reach (southern French Prealps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (10), pp.1318-1332. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linearity of reach hydraulic geometry relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 388, pp.280-290. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer sur les inondations : quelques propositions pour adapter une expérience de maquette interactive grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations.Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bankfull discharge magnitude and frequency: comparison of methods on 16 gravel-bed river reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Grésillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11), pp.1345 à 1363. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une maquette de bassin versant interactive pour exposer au grand public les principes de prévention des inondations et de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian journal of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, spécial, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory experiment to co-construct ecologically and socially robust river restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Urban River Bathing: Case Studies from Multiple European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site comparison of gravel travel distance using RFID tracking in the Rhône River: feedback and operational recommendations for river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café OSR "Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap’Eau Conception et évaluation terrain de systèmes bas-couts &amp; open-source pour le suivi des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bouchet-Fakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTHU, Dec 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecological restoration to river commoning – A process to be supported by participatory methods. Exemples from interdisciplinary experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escola de verao international - Desafíos socioterritoriales para la gobernanza del agua en zonas semiáridas y en contexto de escasez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR G-EAU, FUNCEME y Universitat de la Plata, Apr 2024, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière comme &amp;quot;être-en-commun&amp;quot; : une expérimentation participative pour co-construire des états futurs désirables de l’Auzon (Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès de l'Association Française de Sociologie : Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilt-gravel, un galet artificiel pour estimer le mouvement des particules dans les rivières à haute résolution (&amp;lt;seconde) et sur le long terme (mois-années).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF « Apports des nouvelles technologies au transport sédimentaire et à la morphodynamique », Grenoble, 1-2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel projet de restauration pour l’Auzon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GOUPIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El río como “común” : un experimento participativo para restaurar el río Auzon (Vaucluse - Sur de Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Encuentro CTS-Chile – Red de Estudios Sociales de Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Magallanes, Apr 2023, Punta Arenas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien C.M. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dominguez-Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wessam Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Victor Ribeiro Marquez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming controversies around river restoration into a co-construction opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Newcastle University, Jun 2023, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming controversies around river restoration into a co-construction opportunity. Approaches to building a shared river culture among stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refreshing H2O Policy – An EU workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU and member state environmental agencies, Jan 2023, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les rivières de l'anthropocène : une expérience participative sur l'Auzon et la Rize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau en ville et réparation des rivières - Enjeux et actions pour un bien commun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon St-Etienne, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04327584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors for water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques De Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCE Thème 1, Métrologie innovante, bas couts, libre et ouverte, à faible consommation énergétique, miniaturisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du Réseau Technologique sur les Capteurs en Environnement ( RTCE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire des réinjections et transparence des réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost sensor for hydrological & environmental monitoring using electro-physiological signals from trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourjaillat Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested waterscapes in the Greater Amboseli Ecosystem, Kenya: socio-hydrology for the benefit of conservationists, peasants, and pastoralists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bostvironnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG 2020 – American Association of Geographers Annual Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2020, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the discrimination power of contrasted sediment tracing techniques to quantify the impact of nickel mining on river and lagoon siltation in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02569284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pressions de l’industrie hydraulique sur les écoulements dans les rivières cévenoles (XIX-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Usages énergétiques de l’eau et environnements, axe stratégique n°2 de la Maison de l'Orient et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of sediment source contributions in a mining catchment of New Caledonia by using a tracing approach combining radionuclides and geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02667198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EH demosite in Lyon periurban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and field-test of an operational low-cost and open-source system for river water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Krieg-Rabeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC Workshop "Low-cost Sensors and Microsystems for Environment Monitoring",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of environmental filters limiting the invisibility of stream banks by Asian Knotweed (Fallopia sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pujjalon S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brekenfeld N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRivers, 3ème Conférence internationale Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing conventional and alternative sediment tracing methods to quantify the sources of sediment transiting rivers of South Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02666761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and interlocked spatial-temporal studies to enhance efficiency and sustainability of environmental management of streams impacted by urbanization (Yzeron catchment, city of Lyon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Flash Floods in Wadi Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de l'utilisation d’un MNT LiDAR couplé à des données bathymétriques pour la modélisation du fonctionnement hydraulique d'une zone humide à restaurer : le cas de la gravière de Jeurre dans le PNR du Haut Jura (bassin de la Bienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique « les nouvelles technologies appliquées aux zones humides et cours d’eau »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale pour le suivi de la remobilisation des sédiments par déverse des matériaux à l’aval d’un barrage de haute-chute : le cas de l’ouvrage de Pont de Verrière sur la Fontaulière (Aménagement hydraulique EDF de Montpezat - bassin de l’Ardèche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaertener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ièmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material and methods for evaluating the man-induced component of water shortages (late 18th - early 20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jacob Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Adaptation and Resilience to Droughts: Historical Perspectives in Europe and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the sources of fine sediment in a nickel mining catchment using fallout and geogenic radionuclides (Thio River, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-7155, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02666867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire des torrents sujets au charriage extrême et aux laves torrentielles : monitoring, suivi photogrammétrique et traçage RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès français de sédimentologie ASF2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aquatic habitat analysis of an opportunistic human pathogen in a small peri-urban river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydraulics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris flow monitoring in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.1589-1595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring debris flow propagation in steep erodible channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riverflow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying suspended sediment sources during flood events in headwater catchments using diffuse reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.Egu2013-2913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02639275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the origin of different sediment types in a catchment of the Southern French Alps by combining hydro-sedimentary records and fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris flows in the French Alps: preliminary results of a starting program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.281-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining river monitoring and sediment fingerprinting to quantify spatial and temporal dynamics of fine sediment in mountainous catchments of the French Alps and the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation d'un suivi en continu des crues et laves torrentielles dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rencontre sur les Dangers Naturels, Institut de Géomatique et d'Analyse du Risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lausanne, Suisse. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flows and flash floods in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the physical alterations of river reaches using a regional river morphology reference model. A step towards river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2010, International conference on fluvial hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Braunschweig, Germany. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of sediment in contrasted mountainous watersheds (Mexican transverse volcanic axis and French Southern Alps) combining river gauging, elemental geochemistry and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bankfull discharge and hydraulic geometry in emphasising physical alterations of alluvial rivers and in studying the impact of these alterations on Biocenoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Concepción, Chile. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic geometry relationships and their relevance at near bank-full flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gresillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Internationnal Symposium on Ecohydraulics. Aquatic habitats: Analysis and restoration, Madrid, ESP, 12-17 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 1D steady flow model to compare field determination methods of bank-full stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gresillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Fluvial Hydraulics, River flow, Naples, ITA, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondabilité: a tool for flood management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet européen " Flow Project " groupe de travail " Perception du risque d'inondation ", Cambridge, GBR, 24-26 Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Kingdom. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can researchers convey their knowledge and limits of their knowledge about floods? The help of a physical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet européen " Flow Project " groupe de travail " Perception du risque d'inondation ", Cambridge, GBR, 24-26 Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Kingdom. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water level time-series analysis for bank-full flow studies in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bañarse en ríos urbanos: una estrategia de adaptación al cambio climático que necesita más conocimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Plichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángela Lara García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso ibérico del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing media discourses on urban river bathing to anticipate drowning in the Grand Lyon area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Plichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME2WATCH : une approche interdisciplinaire pour une meilleure estimation de la ressource en eau dans les Chyulu Hills (Kenya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Barre-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting in the Search for Victims in Rivers and Streams - Poster WISG 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maghakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Zanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon Outil de recherche : Dosharyū (土砂流), le modèle réduit en laboratoire pour décrypter les signaux sédimentaires des petits bassins versants torrentiels japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral des journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative low-cost and open source turbidity senor for monitoring urban water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anquez Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thio River’S delta: A biogeomorphological recorder of the mining activities in New-Caledonia since 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Trajectories of mining territories, TRAMIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du transit des sédiments et restauration de carrières alluviales dans un environnement contraint par des barrages de haute-chute : le cas des gravières de Jeurre et Lavancia-Epercy dans le PNR du Haut Jura (bassin de la Bienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a module in hydrology to transmit the principles of flood mitigation to schoolchildren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Pred'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’état des habitats benthiques du Rhône dans les secteurs restaurés et non restaurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience des suivis de la restauration des habitats et recommandations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR; Réserve Naturelle Nationale de l’île de la Platière. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750527v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence sédimentaire de la retenue de Jons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lumière Lyon 2; ENS de Lyon; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Interstices 2023 : Dosharyū (土砂流)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS UMR 5600 CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D'ACTIVITÉ SCIENTIFIQUE OTHU 2017/2021 / NOVEMBRE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OTHU (Observatoire de Terrain en Hydrologie Urbaine). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport synthétique des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2020, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2020, 251 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchPress - Apport des données d’ARCHives hydrologiques pour l’étude des PRESSions sur la ressource en eau et les milieux aquatiques dans les rivières cévenoles depuis la fin du XIXe siècle, rapport final de l’Action 52 de la ZABR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; EVS - UMR 5600; Archéorient CNRS; LEHNA - UMR C NRS 5023; Irstea; Agence de l'eau Rhône-Méditerranée-Corse. 2019, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment transmettre des connaissances scientifiques vers un large public ? Retour d`une expérience et proposition d`un module sur le thème « Vivre avec les inondations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2007. OMEAA, une plateforme dédiée aux sciences environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Editions, pp.101-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Debris Flow Propagation in Steep Erodible Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.103-107, 2015, Engineering Geology for Society and Territory, Volume 3, River basins, Reservoir Sedimentation and Water Resources. G. Lollino et al. (eds.), 978-3-319-09053-5. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débit de pleins bords et géométrie hydraulique : des variables hydromorphologiques pour caractériser les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.213-225, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débits de pleins bords et géométrie hydraulique : des variables hydromorphologiques pour caractériser les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Loumagne, G. Tallec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement. Exemple du bassin de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp.213-225, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking an interdisciplinary perspective to disentangle complex effects of restoring ecological continuity in riverine socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20418.39360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débit de pleins bords et géométrie hydraulique : une description synthétique de la morphologie des cours d'eau pour relier le bassin versant et les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Thèse de doctorat en mécanique des milieux géophysiques et Environnement, Institut National Polytechnique de Grenoble, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02586430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId440"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oldrich NAVRATIL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale factors controlling fine sediment interstitial storage along a river continuum with contrasted bedload transport conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 503, pp.110284. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eLogUp! A precise, affordable and open-source IoT data logger to scale-up long-term environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00660. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LevelWAN: a cost-effective, open-source IoT system for water level monitoring in highly dynamic aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourjaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00685. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (3), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost monitoring systems for urban water management: Lessons from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100212. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drowning incidents in urban rivers: An underestimated issue with future challenges in need of an interdisciplinary database to characterise its epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maghakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Zanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.100822. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envc.2023.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pebble virtual velocities by combining active RFID fixed stations with geophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (13), pp.2570-2583. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the design and implementation of sediment fingerprinting studies: Summary and outcomes of the TRACING 2021 Scientific School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.1648-1661. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-022-03203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03650052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical zone observatory dedicated to suspended sediment transport: The meso‐scale Galabre catchment (southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Freche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Asian knotweeds on the Rhône River basin, France: A multi-scale model of invasibility that combines biophysical and anthropogenic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sabastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 763, pp.142995. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RFIDuino: An Arduino-based RFID environmental station to monitor mobile tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e00210. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2021.e00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the impact of nickel mining activities on sediment supply to the rivers and the lagoon of South Pacific Islands: lessons learnt from the Thio early mining site (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 372, pp.107459. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02968814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining colour parameters and geochemical tracers to improve sediment source discrimination in a mining catchment (New Caledonia, South Pacific Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.743 - 766. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-7-743-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03440177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multi-physical measurements to quantify bedload transport and morphodynamics interactions in an Alpine braiding river reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bodereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 351, pp.106877. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of streambed bacterial groups to cycles of low‐flow and erosive floods in a small peri‐urban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the use of fallout and geogenic radionuclides as potential tracing properties to quantify the sources of suspended sediment in a mining catchment in New Caledonia, South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1112-1128. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02447-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic identification of alternating morphological units in river channels using wavelet analysis and ridge extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mahdade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.3513-3537. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-3513-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining colour parameters and geochemical tracers to improve sediment source discrimination in a mining catchment (New Caledonia, South Pacific Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-2020-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial growth of Phnom Penh, Cambodia (1973–2015): Patterns, rates, and socio-ecological consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Choï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansopheaktra Sovann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.104061. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’inventaire des renouées du Japon le long des cours d’eau : exemple d’application à la rivière Azergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Rachex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro 27 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.027.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium term high frequency observation of discharges and suspended sediment in a Mediterranean mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.562-574. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying bed‐related suspended load in gravel bed rivers through an analysis of the bedload‐suspended load relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (9), pp.1722-1733. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of Catchment and River Channel Characteristics on the Magnitude and Dynamics of Storage and Re-Suspension of Fine Sediments in River Beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jungsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.878. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of urbanization on river morphology of the Talar River, Mazandarn Province, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Pourghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2017.1386722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall control of debris-flow triggering in the Réal Torrent, Southern French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 291, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in morphometric meander parameters identified on the Karoon River, Iran, using remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Pourghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kidová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 271, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying suspended sediment sources during runoff events in headwater catchments using spectrocolorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, p. 1478-1492. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-013-0728-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00864710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flow propagation along the Réal Torrent, Southern French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 201, pp.157-171. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash floods and debris flows monitoring in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoires de la Societe Vaudoise des Sciences Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustements of sream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gropretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flows propagation in the Réal Torrent, Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 201, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustments of stream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of suspended particles size during highly concentrated flood events in a small mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.1549-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-derived historical records of suspended sediment origin in a mesoscale mountainous catchment: the Bléone River French Alpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (9), pp.1463-1478. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0565-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of suspended sediment sources in an alpine catchment combining river/rainfall monitoring and sediment fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (8), pp.828-846. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02862546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sediment sources during floods using Diffuse Reflectance Infrared Fourier Transform Spectrometry (DRIFTS): A case study in a highly erosive mountainous catchment (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Bramorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 414-415, p.452-462. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00662557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards prediction of suspended sediment yield from peak discharge in small erodible mountainous catchments (0.45 - 22 km2) of France, Mexico and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadal-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454-455, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining suspended sediment monitoring and fingerprinting to determine the spatial origin of fine sediment in a mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.1072-1089. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-daily variability of suspended sediment fluxes in small mountainous catchments &ndash implications for community-based river monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.703-713. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-703-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of three methods to detect the overbank flow from water level time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (17), pp.2452-2464. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of turbidity in mountainous rivers Retour d'expérience sur l'utilisation de la turbidité en rivière de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00652457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of intermediate fine sediment storage in a braided river reach (southern French Prealps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (10), pp.1318-1332. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linearity of reach hydraulic geometry relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 388 (3-4), pp.280-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linearity of reach hydraulic geometry relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 388, pp.280-290. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of erosion and suspended sediment transport in three headwater catchments of the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (3-4), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEOMORPH.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer sur les inondations : quelques propositions pour adapter une expérience de maquette interactive grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations.Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bankfull discharge magnitude and frequency: comparison of methods on 16 gravel-bed river reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Grésillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11), pp.1345 à 1363. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une maquette de bassin versant interactive pour exposer au grand public les principes de prévention des inondations et de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian journal of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, spécial, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site comparison of gravel travel distance using RFID tracking in the Rhône River: feedback and operational recommendations for river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café OSR "Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Urban River Bathing: Case Studies from Multiple European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory experiment to co-construct ecologically and socially robust river restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap’Eau Conception et évaluation terrain de systèmes bas-couts &amp; open-source pour le suivi des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bouchet-Fakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTHU, Dec 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecological restoration to river commoning – A process to be supported by participatory methods. Exemples from interdisciplinary experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escola de verao international - Desafíos socioterritoriales para la gobernanza del agua en zonas semiáridas y en contexto de escasez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR G-EAU, FUNCEME y Universitat de la Plata, Apr 2024, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilt-gravel, un galet artificiel pour estimer le mouvement des particules dans les rivières à haute résolution (&amp;lt;seconde) et sur le long terme (mois-années).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF « Apports des nouvelles technologies au transport sédimentaire et à la morphodynamique », Grenoble, 1-2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière comme &amp;quot;être-en-commun&amp;quot; : une expérimentation participative pour co-construire des états futurs désirables de l’Auzon (Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès de l'Association Française de Sociologie : Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel projet de restauration pour l’Auzon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GOUPIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El río como “común” : un experimento participativo para restaurar el río Auzon (Vaucluse - Sur de Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Encuentro CTS-Chile – Red de Estudios Sociales de Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Magallanes, Apr 2023, Punta Arenas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien C.M. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dominguez-Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wessam Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Victor Ribeiro Marquez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming controversies around river restoration into a co-construction opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Newcastle University, Jun 2023, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming controversies around river restoration into a co-construction opportunity. Approaches to building a shared river culture among stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refreshing H2O Policy – An EU workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU and member state environmental agencies, Jan 2023, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les rivières de l'anthropocène : une expérience participative sur l'Auzon et la Rize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau en ville et réparation des rivières - Enjeux et actions pour un bien commun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon St-Etienne, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04327584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors for water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques De Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCE Thème 1, Métrologie innovante, bas couts, libre et ouverte, à faible consommation énergétique, miniaturisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du Réseau Technologique sur les Capteurs en Environnement ( RTCE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire des réinjections et transparence des réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost sensor for hydrological & environmental monitoring using electro-physiological signals from trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourjaillat Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the discrimination power of contrasted sediment tracing techniques to quantify the impact of nickel mining on river and lagoon siltation in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02569284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested waterscapes in the Greater Amboseli Ecosystem, Kenya: socio-hydrology for the benefit of conservationists, peasants, and pastoralists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bostvironnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG 2020 – American Association of Geographers Annual Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2020, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pressions de l’industrie hydraulique sur les écoulements dans les rivières cévenoles (XIX-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Usages énergétiques de l’eau et environnements, axe stratégique n°2 de la Maison de l'Orient et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of sediment source contributions in a mining catchment of New Caledonia by using a tracing approach combining radionuclides and geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02667198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EH demosite in Lyon periurban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and field-test of an operational low-cost and open-source system for river water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Krieg-Rabeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC Workshop "Low-cost Sensors and Microsystems for Environment Monitoring",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing conventional and alternative sediment tracing methods to quantify the sources of sediment transiting rivers of South Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02666761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of environmental filters limiting the invisibility of stream banks by Asian Knotweed (Fallopia sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pujjalon S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brekenfeld N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRivers, 3ème Conférence internationale Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and interlocked spatial-temporal studies to enhance efficiency and sustainability of environmental management of streams impacted by urbanization (Yzeron catchment, city of Lyon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Flash Floods in Wadi Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de l'utilisation d’un MNT LiDAR couplé à des données bathymétriques pour la modélisation du fonctionnement hydraulique d'une zone humide à restaurer : le cas de la gravière de Jeurre dans le PNR du Haut Jura (bassin de la Bienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique « les nouvelles technologies appliquées aux zones humides et cours d’eau »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale pour le suivi de la remobilisation des sédiments par déverse des matériaux à l’aval d’un barrage de haute-chute : le cas de l’ouvrage de Pont de Verrière sur la Fontaulière (Aménagement hydraulique EDF de Montpezat - bassin de l’Ardèche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaertener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ièmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material and methods for evaluating the man-induced component of water shortages (late 18th - early 20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jacob Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Adaptation and Resilience to Droughts: Historical Perspectives in Europe and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the sources of fine sediment in a nickel mining catchment using fallout and geogenic radionuclides (Thio River, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-7155, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02666867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire des torrents sujets au charriage extrême et aux laves torrentielles : monitoring, suivi photogrammétrique et traçage RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès français de sédimentologie ASF2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aquatic habitat analysis of an opportunistic human pathogen in a small peri-urban river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydraulics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris flow monitoring in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.1589-1595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring debris flow propagation in steep erodible channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riverflow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying suspended sediment sources during flood events in headwater catchments using diffuse reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.Egu2013-2913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02639275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the origin of different sediment types in a catchment of the Southern French Alps by combining hydro-sedimentary records and fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris flows in the French Alps: preliminary results of a starting program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.281-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining river monitoring and sediment fingerprinting to quantify spatial and temporal dynamics of fine sediment in mountainous catchments of the French Alps and the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation d'un suivi en continu des crues et laves torrentielles dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rencontre sur les Dangers Naturels, Institut de Géomatique et d'Analyse du Risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lausanne, Suisse. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flows and flash floods in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the physical alterations of river reaches using a regional river morphology reference model. A step towards river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2010, International conference on fluvial hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Braunschweig, Germany. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bankfull discharge and hydraulic geometry in emphasising physical alterations of alluvial rivers and in studying the impact of these alterations on Biocenoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Concepción, Chile. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of sediment in contrasted mountainous watersheds (Mexican transverse volcanic axis and French Southern Alps) combining river gauging, elemental geochemistry and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic geometry relationships and their relevance at near bank-full flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gresillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Internationnal Symposium on Ecohydraulics. Aquatic habitats: Analysis and restoration, Madrid, ESP, 12-17 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 1D steady flow model to compare field determination methods of bank-full stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gresillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Fluvial Hydraulics, River flow, Naples, ITA, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can researchers convey their knowledge and limits of their knowledge about floods? The help of a physical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet européen " Flow Project " groupe de travail " Perception du risque d'inondation ", Cambridge, GBR, 24-26 Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Kingdom. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondabilité: a tool for flood management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet européen " Flow Project " groupe de travail " Perception du risque d'inondation ", Cambridge, GBR, 24-26 Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Kingdom. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water level time-series analysis for bank-full flow studies in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing media discourses on urban river bathing to anticipate drowning in the Grand Lyon area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Plichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME2WATCH : une approche interdisciplinaire pour une meilleure estimation de la ressource en eau dans les Chyulu Hills (Kenya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Barre-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bañarse en ríos urbanos: una estrategia de adaptación al cambio climático que necesita más conocimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Plichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángela Lara García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso ibérico del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting in the Search for Victims in Rivers and Streams - Poster WISG 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maghakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Zanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon Outil de recherche : Dosharyū (土砂流), le modèle réduit en laboratoire pour décrypter les signaux sédimentaires des petits bassins versants torrentiels japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral des journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative low-cost and open source turbidity senor for monitoring urban water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anquez Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thio River’S delta: A biogeomorphological recorder of the mining activities in New-Caledonia since 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Trajectories of mining territories, TRAMIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du transit des sédiments et restauration de carrières alluviales dans un environnement contraint par des barrages de haute-chute : le cas des gravières de Jeurre et Lavancia-Epercy dans le PNR du Haut Jura (bassin de la Bienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a module in hydrology to transmit the principles of flood mitigation to schoolchildren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Pred'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’état des habitats benthiques du Rhône dans les secteurs restaurés et non restaurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR; Réserve Naturelle Nationale de l’île de la Platière. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750527v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience des suivis de la restauration des habitats et recommandations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence sédimentaire de la retenue de Jons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lumière Lyon 2; ENS de Lyon; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Interstices 2023 : Dosharyū (土砂流)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS UMR 5600 CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D'ACTIVITÉ SCIENTIFIQUE OTHU 2017/2021 / NOVEMBRE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OTHU (Observatoire de Terrain en Hydrologie Urbaine). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport synthétique des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2020, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2020, 251 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchPress - Apport des données d’ARCHives hydrologiques pour l’étude des PRESSions sur la ressource en eau et les milieux aquatiques dans les rivières cévenoles depuis la fin du XIXe siècle, rapport final de l’Action 52 de la ZABR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; EVS - UMR 5600; Archéorient CNRS; LEHNA - UMR C NRS 5023; Irstea; Agence de l'eau Rhône-Méditerranée-Corse. 2019, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment transmettre des connaissances scientifiques vers un large public ? Retour d`une expérience et proposition d`un module sur le thème « Vivre avec les inondations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2007. OMEAA, une plateforme dédiée aux sciences environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Editions, pp.101-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Debris Flow Propagation in Steep Erodible Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.103-107, 2015, Engineering Geology for Society and Territory, Volume 3, River basins, Reservoir Sedimentation and Water Resources. G. Lollino et al. (eds.), 978-3-319-09053-5. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débits de pleins bords et géométrie hydraulique : des variables hydromorphologiques pour caractériser les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Loumagne, G. Tallec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement. Exemple du bassin de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp.213-225, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débit de pleins bords et géométrie hydraulique : des variables hydromorphologiques pour caractériser les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.213-225, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking an interdisciplinary perspective to disentangle complex effects of restoring ecological continuity in riverine socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20418.39360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débit de pleins bords et géométrie hydraulique : une description synthétique de la morphologie des cours d'eau pour relier le bassin versant et les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Thèse de doctorat en mécanique des milieux géophysiques et Environnement, Institut National Polytechnique de Grenoble, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02586430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId443"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maghakian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zanot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2023.100822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03650052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Company" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03203-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14084" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brekenfeld" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sabastia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142995" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2021.e00210" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02968814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03440177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-743-2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106877" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02447-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mahdade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3513-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Laceby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2020-48" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rachex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.027.0050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.10.066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4606" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsu Park" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Batalla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gentile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050878" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Yousefi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Moradi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Keesstra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Pourghasemi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2017.1386722" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.04.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV72Q8DS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kidov&#225;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.034" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0S8C8FC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.036" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVT53KPZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220649v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theule" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00864710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0728-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1NKZMLV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.06.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gropretre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221884v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222790v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0565-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02862546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3201" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXT05PW4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Bramorski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2133" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648837v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.12.025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDRF2PH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-703-2011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEOMORPH.2010.07.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595375v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7664" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0Q82Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564669v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7594" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT2GC229-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Albert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.05.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H9N1M56-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herouin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1337" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SHZ93KM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586436v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169192v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Picard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maurines" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499587v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchet-Fakri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187419v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trouillas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731179v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184159v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Victor Ribeiro Marquez da Silva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Navratil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290229v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290245v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327584v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628150v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880381v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Besson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499546v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjaillat Bastien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Franck" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067373v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bostvironnois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569284v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Patrick Laceby" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8401" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967027v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667198v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790430v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127722v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Krieg-Rabeski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maurer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujjalon S." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brekenfeld N." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piolat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666761v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837300v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grospretre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935170v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pierrefeu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606324v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob Rousseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666867v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laceby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603483v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spitoni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600187v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279174v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639275v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371991v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599487v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668930v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ravanat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595215v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668839v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gresillon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583850v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581824v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581823v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580974v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527632v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Plichon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Lara Garc&#237;a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180999v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175745v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114238v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499564v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anquez Benoit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935353v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590500v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237936v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653097v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546449v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441142v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776162v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bacot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984303v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583851v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530540v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083320v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_20" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599384v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258914v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586430v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maghakian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zanot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2023.100822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5646" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03650052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Company" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03203-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brekenfeld" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sabastia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142995" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2021.e00210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02968814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107459" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03440177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-743-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106877" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02447-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mahdade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3513-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sellier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Laceby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2020-48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rachex" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.027.0050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.10.066" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4606" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsu Park" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Batalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gentile" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050878" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Yousefi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Moradi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Keesstra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Pourghasemi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2017.1386722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.04.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV72Q8DS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kidov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0S8C8FC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00864710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0728-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1NKZMLV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theule" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.06.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243060v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gropretre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVT53KPZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221884v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222790v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0565-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02862546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3201" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXT05PW4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Bramorski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2133" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.12.025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDRF2PH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-703-2011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7664" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0Q82Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652457v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564669v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7594" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT2GC229-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Albert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.05.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H9N1M56-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563597v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEOMORPH.2010.07.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591951v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385845v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1337" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SHZ93KM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586436v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169791v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181022v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169192v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Picard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maurines" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499587v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchet-Fakri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187419v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trouillas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731179v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290147v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184159v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Victor Ribeiro Marquez da Silva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Navratil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290229v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290245v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327584v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628150v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Besson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjaillat Bastien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Franck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569284v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Patrick Laceby" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8401" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067373v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bostvironnois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967027v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667198v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790430v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127722v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Krieg-Rabeski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maurer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666761v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934841v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujjalon S." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brekenfeld N." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piolat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837300v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grospretre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935170v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pierrefeu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606324v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob Rousseau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666867v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laceby" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603483v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spitoni" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600187v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279174v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639275v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371991v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599487v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668930v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ravanat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595215v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668839v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583849v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gresillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581823v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581824v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580974v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180999v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Plichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527632v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Lara Garc&#237;a" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175745v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114238v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499564v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anquez Benoit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935353v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590500v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237936v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653097v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546449v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441142v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776162v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bacot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984303v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583851v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083320v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_20" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258914v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599384v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586430v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>