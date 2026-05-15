--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oldrich NAVRATIL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale factors controlling fine sediment interstitial storage along a river continuum with contrasted bedload transport conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 503, pp.110284. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eLogUp! A precise, affordable and open-source IoT data logger to scale-up long-term environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00660. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LevelWAN: a cost-effective, open-source IoT system for water level monitoring in highly dynamic aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourjaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00685. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (3), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost monitoring systems for urban water management: Lessons from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100212. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drowning incidents in urban rivers: An underestimated issue with future challenges in need of an interdisciplinary database to characterise its epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maghakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Zanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.100822. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envc.2023.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pebble virtual velocities by combining active RFID fixed stations with geophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (13), pp.2570-2583. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the design and implementation of sediment fingerprinting studies: Summary and outcomes of the TRACING 2021 Scientific School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.1648-1661. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-022-03203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03650052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical zone observatory dedicated to suspended sediment transport: The meso‐scale Galabre catchment (southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Freche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Asian knotweeds on the Rhône River basin, France: A multi-scale model of invasibility that combines biophysical and anthropogenic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sabastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 763, pp.142995. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RFIDuino: An Arduino-based RFID environmental station to monitor mobile tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e00210. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2021.e00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the impact of nickel mining activities on sediment supply to the rivers and the lagoon of South Pacific Islands: lessons learnt from the Thio early mining site (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 372, pp.107459. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02968814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining colour parameters and geochemical tracers to improve sediment source discrimination in a mining catchment (New Caledonia, South Pacific Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.743 - 766. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-7-743-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03440177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multi-physical measurements to quantify bedload transport and morphodynamics interactions in an Alpine braiding river reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bodereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 351, pp.106877. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of streambed bacterial groups to cycles of low‐flow and erosive floods in a small peri‐urban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the use of fallout and geogenic radionuclides as potential tracing properties to quantify the sources of suspended sediment in a mining catchment in New Caledonia, South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1112-1128. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02447-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic identification of alternating morphological units in river channels using wavelet analysis and ridge extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mahdade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.3513-3537. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-3513-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining colour parameters and geochemical tracers to improve sediment source discrimination in a mining catchment (New Caledonia, South Pacific Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-2020-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial growth of Phnom Penh, Cambodia (1973–2015): Patterns, rates, and socio-ecological consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Choï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansopheaktra Sovann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.104061. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’inventaire des renouées du Japon le long des cours d’eau : exemple d’application à la rivière Azergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Rachex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro 27 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.027.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium term high frequency observation of discharges and suspended sediment in a Mediterranean mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.562-574. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying bed‐related suspended load in gravel bed rivers through an analysis of the bedload‐suspended load relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (9), pp.1722-1733. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of Catchment and River Channel Characteristics on the Magnitude and Dynamics of Storage and Re-Suspension of Fine Sediments in River Beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jungsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.878. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of urbanization on river morphology of the Talar River, Mazandarn Province, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Pourghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2017.1386722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall control of debris-flow triggering in the Réal Torrent, Southern French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 291, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in morphometric meander parameters identified on the Karoon River, Iran, using remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Pourghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kidová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 271, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying suspended sediment sources during runoff events in headwater catchments using spectrocolorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, p. 1478-1492. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-013-0728-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00864710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flow propagation along the Réal Torrent, Southern French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 201, pp.157-171. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash floods and debris flows monitoring in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoires de la Societe Vaudoise des Sciences Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustements of sream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gropretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flows propagation in the Réal Torrent, Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 201, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustments of stream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of suspended particles size during highly concentrated flood events in a small mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.1549-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-derived historical records of suspended sediment origin in a mesoscale mountainous catchment: the Bléone River French Alpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (9), pp.1463-1478. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0565-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of suspended sediment sources in an alpine catchment combining river/rainfall monitoring and sediment fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (8), pp.828-846. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02862546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sediment sources during floods using Diffuse Reflectance Infrared Fourier Transform Spectrometry (DRIFTS): A case study in a highly erosive mountainous catchment (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Bramorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 414-415, p.452-462. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00662557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards prediction of suspended sediment yield from peak discharge in small erodible mountainous catchments (0.45 - 22 km2) of France, Mexico and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadal-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454-455, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining suspended sediment monitoring and fingerprinting to determine the spatial origin of fine sediment in a mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.1072-1089. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-daily variability of suspended sediment fluxes in small mountainous catchments &ndash implications for community-based river monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.703-713. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-703-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of three methods to detect the overbank flow from water level time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (17), pp.2452-2464. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of turbidity in mountainous rivers Retour d'expérience sur l'utilisation de la turbidité en rivière de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00652457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of intermediate fine sediment storage in a braided river reach (southern French Prealps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (10), pp.1318-1332. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linearity of reach hydraulic geometry relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 388 (3-4), pp.280-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linearity of reach hydraulic geometry relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 388, pp.280-290. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of erosion and suspended sediment transport in three headwater catchments of the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (3-4), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEOMORPH.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer sur les inondations : quelques propositions pour adapter une expérience de maquette interactive grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations.Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bankfull discharge magnitude and frequency: comparison of methods on 16 gravel-bed river reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Grésillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11), pp.1345 à 1363. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une maquette de bassin versant interactive pour exposer au grand public les principes de prévention des inondations et de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian journal of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, spécial, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site comparison of gravel travel distance using RFID tracking in the Rhône River: feedback and operational recommendations for river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café OSR "Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Urban River Bathing: Case Studies from Multiple European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory experiment to co-construct ecologically and socially robust river restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap’Eau Conception et évaluation terrain de systèmes bas-couts &amp; open-source pour le suivi des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bouchet-Fakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTHU, Dec 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecological restoration to river commoning – A process to be supported by participatory methods. Exemples from interdisciplinary experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escola de verao international - Desafíos socioterritoriales para la gobernanza del agua en zonas semiáridas y en contexto de escasez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR G-EAU, FUNCEME y Universitat de la Plata, Apr 2024, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilt-gravel, un galet artificiel pour estimer le mouvement des particules dans les rivières à haute résolution (&amp;lt;seconde) et sur le long terme (mois-années).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF « Apports des nouvelles technologies au transport sédimentaire et à la morphodynamique », Grenoble, 1-2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière comme &amp;quot;être-en-commun&amp;quot; : une expérimentation participative pour co-construire des états futurs désirables de l’Auzon (Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès de l'Association Française de Sociologie : Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel projet de restauration pour l’Auzon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GOUPIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El río como “común” : un experimento participativo para restaurar el río Auzon (Vaucluse - Sur de Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Encuentro CTS-Chile – Red de Estudios Sociales de Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Magallanes, Apr 2023, Punta Arenas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien C.M. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dominguez-Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wessam Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Victor Ribeiro Marquez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming controversies around river restoration into a co-construction opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Newcastle University, Jun 2023, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming controversies around river restoration into a co-construction opportunity. Approaches to building a shared river culture among stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refreshing H2O Policy – An EU workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU and member state environmental agencies, Jan 2023, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les rivières de l'anthropocène : une expérience participative sur l'Auzon et la Rize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau en ville et réparation des rivières - Enjeux et actions pour un bien commun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon St-Etienne, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04327584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors for water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques De Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCE Thème 1, Métrologie innovante, bas couts, libre et ouverte, à faible consommation énergétique, miniaturisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du Réseau Technologique sur les Capteurs en Environnement ( RTCE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire des réinjections et transparence des réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost sensor for hydrological & environmental monitoring using electro-physiological signals from trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourjaillat Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the discrimination power of contrasted sediment tracing techniques to quantify the impact of nickel mining on river and lagoon siltation in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02569284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested waterscapes in the Greater Amboseli Ecosystem, Kenya: socio-hydrology for the benefit of conservationists, peasants, and pastoralists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bostvironnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG 2020 – American Association of Geographers Annual Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2020, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pressions de l’industrie hydraulique sur les écoulements dans les rivières cévenoles (XIX-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Usages énergétiques de l’eau et environnements, axe stratégique n°2 de la Maison de l'Orient et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of sediment source contributions in a mining catchment of New Caledonia by using a tracing approach combining radionuclides and geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02667198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EH demosite in Lyon periurban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and field-test of an operational low-cost and open-source system for river water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Krieg-Rabeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC Workshop "Low-cost Sensors and Microsystems for Environment Monitoring",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing conventional and alternative sediment tracing methods to quantify the sources of sediment transiting rivers of South Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02666761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of environmental filters limiting the invisibility of stream banks by Asian Knotweed (Fallopia sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pujjalon S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brekenfeld N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRivers, 3ème Conférence internationale Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and interlocked spatial-temporal studies to enhance efficiency and sustainability of environmental management of streams impacted by urbanization (Yzeron catchment, city of Lyon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Flash Floods in Wadi Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de l'utilisation d’un MNT LiDAR couplé à des données bathymétriques pour la modélisation du fonctionnement hydraulique d'une zone humide à restaurer : le cas de la gravière de Jeurre dans le PNR du Haut Jura (bassin de la Bienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique « les nouvelles technologies appliquées aux zones humides et cours d’eau »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale pour le suivi de la remobilisation des sédiments par déverse des matériaux à l’aval d’un barrage de haute-chute : le cas de l’ouvrage de Pont de Verrière sur la Fontaulière (Aménagement hydraulique EDF de Montpezat - bassin de l’Ardèche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaertener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ièmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material and methods for evaluating the man-induced component of water shortages (late 18th - early 20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jacob Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Adaptation and Resilience to Droughts: Historical Perspectives in Europe and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the sources of fine sediment in a nickel mining catchment using fallout and geogenic radionuclides (Thio River, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-7155, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02666867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire des torrents sujets au charriage extrême et aux laves torrentielles : monitoring, suivi photogrammétrique et traçage RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès français de sédimentologie ASF2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aquatic habitat analysis of an opportunistic human pathogen in a small peri-urban river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydraulics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris flow monitoring in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.1589-1595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring debris flow propagation in steep erodible channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riverflow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying suspended sediment sources during flood events in headwater catchments using diffuse reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.Egu2013-2913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02639275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the origin of different sediment types in a catchment of the Southern French Alps by combining hydro-sedimentary records and fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris flows in the French Alps: preliminary results of a starting program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.281-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining river monitoring and sediment fingerprinting to quantify spatial and temporal dynamics of fine sediment in mountainous catchments of the French Alps and the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation d'un suivi en continu des crues et laves torrentielles dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rencontre sur les Dangers Naturels, Institut de Géomatique et d'Analyse du Risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lausanne, Suisse. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flows and flash floods in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the physical alterations of river reaches using a regional river morphology reference model. A step towards river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2010, International conference on fluvial hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Braunschweig, Germany. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bankfull discharge and hydraulic geometry in emphasising physical alterations of alluvial rivers and in studying the impact of these alterations on Biocenoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Concepción, Chile. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of sediment in contrasted mountainous watersheds (Mexican transverse volcanic axis and French Southern Alps) combining river gauging, elemental geochemistry and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic geometry relationships and their relevance at near bank-full flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gresillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Internationnal Symposium on Ecohydraulics. Aquatic habitats: Analysis and restoration, Madrid, ESP, 12-17 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 1D steady flow model to compare field determination methods of bank-full stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gresillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Fluvial Hydraulics, River flow, Naples, ITA, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can researchers convey their knowledge and limits of their knowledge about floods? The help of a physical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet européen " Flow Project " groupe de travail " Perception du risque d'inondation ", Cambridge, GBR, 24-26 Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Kingdom. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondabilité: a tool for flood management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet européen " Flow Project " groupe de travail " Perception du risque d'inondation ", Cambridge, GBR, 24-26 Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Kingdom. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water level time-series analysis for bank-full flow studies in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing media discourses on urban river bathing to anticipate drowning in the Grand Lyon area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Plichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME2WATCH : une approche interdisciplinaire pour une meilleure estimation de la ressource en eau dans les Chyulu Hills (Kenya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Barre-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bañarse en ríos urbanos: una estrategia de adaptación al cambio climático que necesita más conocimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Plichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángela Lara García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso ibérico del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting in the Search for Victims in Rivers and Streams - Poster WISG 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maghakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Zanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon Outil de recherche : Dosharyū (土砂流), le modèle réduit en laboratoire pour décrypter les signaux sédimentaires des petits bassins versants torrentiels japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral des journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative low-cost and open source turbidity senor for monitoring urban water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anquez Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thio River’S delta: A biogeomorphological recorder of the mining activities in New-Caledonia since 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Trajectories of mining territories, TRAMIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du transit des sédiments et restauration de carrières alluviales dans un environnement contraint par des barrages de haute-chute : le cas des gravières de Jeurre et Lavancia-Epercy dans le PNR du Haut Jura (bassin de la Bienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a module in hydrology to transmit the principles of flood mitigation to schoolchildren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Pred'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’état des habitats benthiques du Rhône dans les secteurs restaurés et non restaurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR; Réserve Naturelle Nationale de l’île de la Platière. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750527v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience des suivis de la restauration des habitats et recommandations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence sédimentaire de la retenue de Jons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lumière Lyon 2; ENS de Lyon; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Interstices 2023 : Dosharyū (土砂流)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS UMR 5600 CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D'ACTIVITÉ SCIENTIFIQUE OTHU 2017/2021 / NOVEMBRE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OTHU (Observatoire de Terrain en Hydrologie Urbaine). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport synthétique des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2020, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2020, 251 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchPress - Apport des données d’ARCHives hydrologiques pour l’étude des PRESSions sur la ressource en eau et les milieux aquatiques dans les rivières cévenoles depuis la fin du XIXe siècle, rapport final de l’Action 52 de la ZABR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; EVS - UMR 5600; Archéorient CNRS; LEHNA - UMR C NRS 5023; Irstea; Agence de l'eau Rhône-Méditerranée-Corse. 2019, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment transmettre des connaissances scientifiques vers un large public ? Retour d`une expérience et proposition d`un module sur le thème « Vivre avec les inondations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2007. OMEAA, une plateforme dédiée aux sciences environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Editions, pp.101-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Debris Flow Propagation in Steep Erodible Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.103-107, 2015, Engineering Geology for Society and Territory, Volume 3, River basins, Reservoir Sedimentation and Water Resources. G. Lollino et al. (eds.), 978-3-319-09053-5. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débits de pleins bords et géométrie hydraulique : des variables hydromorphologiques pour caractériser les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Loumagne, G. Tallec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement. Exemple du bassin de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp.213-225, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débit de pleins bords et géométrie hydraulique : des variables hydromorphologiques pour caractériser les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.213-225, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking an interdisciplinary perspective to disentangle complex effects of restoring ecological continuity in riverine socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20418.39360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débit de pleins bords et géométrie hydraulique : une description synthétique de la morphologie des cours d'eau pour relier le bassin versant et les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Thèse de doctorat en mécanique des milieux géophysiques et Environnement, Institut National Polytechnique de Grenoble, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02586430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId443"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oldrich NAVRATIL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale factors controlling fine sediment interstitial storage along a river continuum with contrasted bedload transport conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 503, pp.110284. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eLogUp! A precise, affordable and open-source IoT data logger to scale-up long-term environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00660. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LevelWAN: a cost-effective, open-source IoT system for water level monitoring in highly dynamic aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourjaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00685. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (3), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost monitoring systems for urban water management: Lessons from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100212. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drowning incidents in urban rivers: An underestimated issue with future challenges in need of an interdisciplinary database to characterise its epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maghakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Zanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.100822. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envc.2023.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pebble virtual velocities by combining active RFID fixed stations with geophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (13), pp.2570-2583. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the design and implementation of sediment fingerprinting studies: Summary and outcomes of the TRACING 2021 Scientific School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.1648-1661. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-022-03203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03650052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical zone observatory dedicated to suspended sediment transport: The meso‐scale Galabre catchment (southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Freche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Asian knotweeds on the Rhône River basin, France: A multi-scale model of invasibility that combines biophysical and anthropogenic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brekenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sabastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 763, pp.142995. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RFIDuino: An Arduino-based RFID environmental station to monitor mobile tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e00210. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2021.e00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the impact of nickel mining activities on sediment supply to the rivers and the lagoon of South Pacific Islands: lessons learnt from the Thio early mining site (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 372, pp.107459. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02968814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining colour parameters and geochemical tracers to improve sediment source discrimination in a mining catchment (New Caledonia, South Pacific Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.743 - 766. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-7-743-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03440177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multi-physical measurements to quantify bedload transport and morphodynamics interactions in an Alpine braiding river reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bodereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 351, pp.106877. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of streambed bacterial groups to cycles of low‐flow and erosive floods in a small peri‐urban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the use of fallout and geogenic radionuclides as potential tracing properties to quantify the sources of suspended sediment in a mining catchment in New Caledonia, South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1112-1128. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02447-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic identification of alternating morphological units in river channels using wavelet analysis and ridge extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mahdade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.3513-3537. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-3513-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining colour parameters and geochemical tracers to improve sediment source discrimination in a mining catchment (New Caledonia, South Pacific Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-2020-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial growth of Phnom Penh, Cambodia (1973–2015): Patterns, rates, and socio-ecological consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Choï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansopheaktra Sovann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.104061. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’inventaire des renouées du Japon le long des cours d’eau : exemple d’application à la rivière Azergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Rachex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro 27 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.027.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium term high frequency observation of discharges and suspended sediment in a Mediterranean mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.562-574. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying bed‐related suspended load in gravel bed rivers through an analysis of the bedload‐suspended load relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (9), pp.1722-1733. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of Catchment and River Channel Characteristics on the Magnitude and Dynamics of Storage and Re-Suspension of Fine Sediments in River Beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jungsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.878. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of urbanization on river morphology of the Talar River, Mazandarn Province, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Pourghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2017.1386722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall control of debris-flow triggering in the Réal Torrent, Southern French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 291, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in morphometric meander parameters identified on the Karoon River, Iran, using remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Pourghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kidová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 271, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying suspended sediment sources during runoff events in headwater catchments using spectrocolorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, p. 1478-1492. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-013-0728-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00864710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flow propagation along the Réal Torrent, Southern French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 201, pp.157-171. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash floods and debris flows monitoring in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoires de la Societe Vaudoise des Sciences Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustements of sream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gropretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flows propagation in the Réal Torrent, Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 201, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustments of stream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of suspended particles size during highly concentrated flood events in a small mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.1549-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-derived historical records of suspended sediment origin in a mesoscale mountainous catchment: the Bléone River French Alpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (9), pp.1463-1478. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0565-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of suspended sediment sources in an alpine catchment combining river/rainfall monitoring and sediment fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (8), pp.828-846. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02862546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sediment sources during floods using Diffuse Reflectance Infrared Fourier Transform Spectrometry (DRIFTS): A case study in a highly erosive mountainous catchment (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Bramorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 414-415, p.452-462. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00662557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards prediction of suspended sediment yield from peak discharge in small erodible mountainous catchments (0.45 - 22 km2) of France, Mexico and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadal-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454-455, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining suspended sediment monitoring and fingerprinting to determine the spatial origin of fine sediment in a mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.1072-1089. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-daily variability of suspended sediment fluxes in small mountainous catchments &ndash implications for community-based river monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.703-713. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-703-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of three methods to detect the overbank flow from water level time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (17), pp.2452-2464. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linearity of reach hydraulic geometry relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 388 (3-4), pp.280-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of turbidity in mountainous rivers Retour d'expérience sur l'utilisation de la turbidité en rivière de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00652457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of intermediate fine sediment storage in a braided river reach (southern French Prealps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (10), pp.1318-1332. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linearity of reach hydraulic geometry relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 388, pp.280-290. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of erosion and suspended sediment transport in three headwater catchments of the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (3-4), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEOMORPH.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer sur les inondations : quelques propositions pour adapter une expérience de maquette interactive grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations.Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bankfull discharge magnitude and frequency: comparison of methods on 16 gravel-bed river reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Grésillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11), pp.1345 à 1363. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une maquette de bassin versant interactive pour exposer au grand public les principes de prévention des inondations et de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian journal of technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, spécial, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing media discourses on urban river bathing to anticipate drowning in the Grand Lyon area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Plichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME2WATCH : une approche interdisciplinaire pour une meilleure estimation de la ressource en eau dans les Chyulu Hills (Kenya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Barre-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bañarse en ríos urbanos: una estrategia de adaptación al cambio climático que necesita más conocimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Plichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángela Lara García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso ibérico del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting in the Search for Victims in Rivers and Streams - Poster WISG 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maghakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Zanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon Outil de recherche : Dosharyū (土砂流), le modèle réduit en laboratoire pour décrypter les signaux sédimentaires des petits bassins versants torrentiels japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral des journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative low-cost and open source turbidity senor for monitoring urban water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anquez Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thio River’S delta: A biogeomorphological recorder of the mining activities in New-Caledonia since 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Trajectories of mining territories, TRAMIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du transit des sédiments et restauration de carrières alluviales dans un environnement contraint par des barrages de haute-chute : le cas des gravières de Jeurre et Lavancia-Epercy dans le PNR du Haut Jura (bassin de la Bienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a module in hydrology to transmit the principles of flood mitigation to schoolchildren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site comparison of gravel travel distance using RFID tracking in the Rhône River: feedback and operational recommendations for river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café OSR "Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Urban River Bathing: Case Studies from Multiple European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory experiment to co-construct ecologically and socially robust river restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecological restoration to river commoning – A process to be supported by participatory methods. Exemples from interdisciplinary experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escola de verao international - Desafíos socioterritoriales para la gobernanza del agua en zonas semiáridas y en contexto de escasez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR G-EAU, FUNCEME y Universitat de la Plata, Apr 2024, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap’Eau Conception et évaluation terrain de systèmes bas-couts &amp; open-source pour le suivi des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bouchet-Fakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTHU, Dec 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilt-gravel, un galet artificiel pour estimer le mouvement des particules dans les rivières à haute résolution (&amp;lt;seconde) et sur le long terme (mois-années).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF « Apports des nouvelles technologies au transport sédimentaire et à la morphodynamique », Grenoble, 1-2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière comme &amp;quot;être-en-commun&amp;quot; : une expérimentation participative pour co-construire des états futurs désirables de l’Auzon (Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès de l'Association Française de Sociologie : Intersections, circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel projet de restauration pour l’Auzon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GOUPIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El río como “común” : un experimento participativo para restaurar el río Auzon (Vaucluse - Sur de Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Encuentro CTS-Chile – Red de Estudios Sociales de Ciencia y Tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Magallanes, Apr 2023, Punta Arenas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming controversies around river restoration into a co-construction opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Newcastle University, Jun 2023, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien C.M. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dominguez-Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wessam Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Victor Ribeiro Marquez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming controversies around river restoration into a co-construction opportunity. Approaches to building a shared river culture among stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refreshing H2O Policy – An EU workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU and member state environmental agencies, Jan 2023, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les rivières de l'anthropocène : une expérience participative sur l'Auzon et la Rize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Maurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau en ville et réparation des rivières - Enjeux et actions pour un bien commun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon St-Etienne, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04327584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors for water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques De Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCE Thème 1, Métrologie innovante, bas couts, libre et ouverte, à faible consommation énergétique, miniaturisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du Réseau Technologique sur les Capteurs en Environnement ( RTCE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire des réinjections et transparence des réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost sensor for hydrological & environmental monitoring using electro-physiological signals from trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourjaillat Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the discrimination power of contrasted sediment tracing techniques to quantify the impact of nickel mining on river and lagoon siltation in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02569284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested waterscapes in the Greater Amboseli Ecosystem, Kenya: socio-hydrology for the benefit of conservationists, peasants, and pastoralists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bostvironnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG 2020 – American Association of Geographers Annual Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2020, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pressions de l’industrie hydraulique sur les écoulements dans les rivières cévenoles (XIX-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Usages énergétiques de l’eau et environnements, axe stratégique n°2 de la Maison de l'Orient et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of sediment source contributions in a mining catchment of New Caledonia by using a tracing approach combining radionuclides and geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02667198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EH demosite in Lyon periurban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and field-test of an operational low-cost and open-source system for river water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Krieg-Rabeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC Workshop "Low-cost Sensors and Microsystems for Environment Monitoring",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing conventional and alternative sediment tracing methods to quantify the sources of sediment transiting rivers of South Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02666761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of environmental filters limiting the invisibility of stream banks by Asian Knotweed (Fallopia sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pujjalon S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brekenfeld N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRivers, 3ème Conférence internationale Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and interlocked spatial-temporal studies to enhance efficiency and sustainability of environmental management of streams impacted by urbanization (Yzeron catchment, city of Lyon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Flash Floods in Wadi Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de l'utilisation d’un MNT LiDAR couplé à des données bathymétriques pour la modélisation du fonctionnement hydraulique d'une zone humide à restaurer : le cas de la gravière de Jeurre dans le PNR du Haut Jura (bassin de la Bienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique « les nouvelles technologies appliquées aux zones humides et cours d’eau »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale pour le suivi de la remobilisation des sédiments par déverse des matériaux à l’aval d’un barrage de haute-chute : le cas de l’ouvrage de Pont de Verrière sur la Fontaulière (Aménagement hydraulique EDF de Montpezat - bassin de l’Ardèche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaertener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ièmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material and methods for evaluating the man-induced component of water shortages (late 18th - early 20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jacob Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Adaptation and Resilience to Droughts: Historical Perspectives in Europe and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the sources of fine sediment in a nickel mining catchment using fallout and geogenic radionuclides (Thio River, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-7155, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02666867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire des torrents sujets au charriage extrême et aux laves torrentielles : monitoring, suivi photogrammétrique et traçage RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès français de sédimentologie ASF2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aquatic habitat analysis of an opportunistic human pathogen in a small peri-urban river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydraulics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris flow monitoring in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.1589-1595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring debris flow propagation in steep erodible channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riverflow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying suspended sediment sources during flood events in headwater catchments using diffuse reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.Egu2013-2913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02639275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the origin of different sediment types in a catchment of the Southern French Alps by combining hydro-sedimentary records and fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris flows in the French Alps: preliminary results of a starting program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Travaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.281-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining river monitoring and sediment fingerprinting to quantify spatial and temporal dynamics of fine sediment in mountainous catchments of the French Alps and the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation d'un suivi en continu des crues et laves torrentielles dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rencontre sur les Dangers Naturels, Institut de Géomatique et d'Analyse du Risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lausanne, Suisse. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring of debris-flows and flash floods in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the physical alterations of river reaches using a regional river morphology reference model. A step towards river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2010, International conference on fluvial hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Braunschweig, Germany. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bankfull discharge and hydraulic geometry in emphasising physical alterations of alluvial rivers and in studying the impact of these alterations on Biocenoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Concepción, Chile. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of sediment in contrasted mountainous watersheds (Mexican transverse volcanic axis and French Southern Alps) combining river gauging, elemental geochemistry and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic geometry relationships and their relevance at near bank-full flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gresillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Internationnal Symposium on Ecohydraulics. Aquatic habitats: Analysis and restoration, Madrid, ESP, 12-17 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 1D steady flow model to compare field determination methods of bank-full stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gresillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Fluvial Hydraulics, River flow, Naples, ITA, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondabilité: a tool for flood management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet européen " Flow Project " groupe de travail " Perception du risque d'inondation ", Cambridge, GBR, 24-26 Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Kingdom. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can researchers convey their knowledge and limits of their knowledge about floods? The help of a physical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du projet européen " Flow Project " groupe de travail " Perception du risque d'inondation ", Cambridge, GBR, 24-26 Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Kingdom. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water level time-series analysis for bank-full flow studies in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Pred'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’état des habitats benthiques du Rhône dans les secteurs restaurés et non restaurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR; Réserve Naturelle Nationale de l’île de la Platière. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750527v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience des suivis de la restauration des habitats et recommandations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence sédimentaire de la retenue de Jons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lumière Lyon 2; ENS de Lyon; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Interstices 2023 : Dosharyū (土砂流)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS UMR 5600 CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D'ACTIVITÉ SCIENTIFIQUE OTHU 2017/2021 / NOVEMBRE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OTHU (Observatoire de Terrain en Hydrologie Urbaine). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport synthétique des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2020, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Immila. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2020, 251 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchPress - Apport des données d’ARCHives hydrologiques pour l’étude des PRESSions sur la ressource en eau et les milieux aquatiques dans les rivières cévenoles depuis la fin du XIXe siècle, rapport final de l’Action 52 de la ZABR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; EVS - UMR 5600; Archéorient CNRS; LEHNA - UMR C NRS 5023; Irstea; Agence de l'eau Rhône-Méditerranée-Corse. 2019, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment transmettre des connaissances scientifiques vers un large public ? Retour d`une expérience et proposition d`un module sur le thème « Vivre avec les inondations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2007. OMEAA, une plateforme dédiée aux sciences environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Editions, pp.101-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Debris Flow Propagation in Steep Erodible Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.103-107, 2015, Engineering Geology for Society and Territory, Volume 3, River basins, Reservoir Sedimentation and Water Resources. G. Lollino et al. (eds.), 978-3-319-09053-5. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débits de pleins bords et géométrie hydraulique : des variables hydromorphologiques pour caractériser les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Loumagne, G. Tallec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement. Exemple du bassin de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp.213-225, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débit de pleins bords et géométrie hydraulique : des variables hydromorphologiques pour caractériser les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.213-225, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking an interdisciplinary perspective to disentangle complex effects of restoring ecological continuity in riverine socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20418.39360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débit de pleins bords et géométrie hydraulique : une description synthétique de la morphologie des cours d'eau pour relier le bassin versant et les habitats aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Thèse de doctorat en mécanique des milieux géophysiques et Environnement, Institut National Polytechnique de Grenoble, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02586430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId443"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maghakian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zanot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2023.100822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5646" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03650052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Company" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03203-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brekenfeld" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sabastia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142995" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2021.e00210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02968814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107459" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03440177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-743-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106877" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02447-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mahdade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3513-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sellier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Laceby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2020-48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rachex" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.027.0050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.10.066" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4606" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsu Park" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Batalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gentile" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050878" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Yousefi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Moradi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Keesstra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Pourghasemi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2017.1386722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.04.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV72Q8DS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kidov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0S8C8FC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00864710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0728-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1NKZMLV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theule" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.06.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243060v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gropretre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVT53KPZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221884v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222790v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0565-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02862546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3201" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXT05PW4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Bramorski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2133" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.12.025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDRF2PH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-703-2011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7664" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0Q82Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652457v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564669v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7594" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT2GC229-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Albert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.05.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H9N1M56-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563597v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEOMORPH.2010.07.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591951v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385845v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1337" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SHZ93KM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586436v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169791v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181022v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169192v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Picard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maurines" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499587v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchet-Fakri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187419v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trouillas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731179v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290147v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184159v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Victor Ribeiro Marquez da Silva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Navratil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290229v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290245v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327584v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628150v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Besson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjaillat Bastien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Franck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569284v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Patrick Laceby" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8401" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067373v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bostvironnois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967027v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667198v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790430v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127722v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Krieg-Rabeski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maurer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666761v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934841v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujjalon S." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brekenfeld N." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piolat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837300v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grospretre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935170v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pierrefeu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606324v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob Rousseau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666867v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laceby" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603483v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spitoni" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600187v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279174v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639275v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371991v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599487v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668930v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ravanat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595215v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668839v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583849v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gresillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581823v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581824v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580974v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180999v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Plichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527632v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Lara Garc&#237;a" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175745v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114238v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499564v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anquez Benoit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935353v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590500v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237936v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653097v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546449v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441142v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776162v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bacot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984303v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583851v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083320v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_20" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258914v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599384v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586430v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maghakian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zanot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2023.100822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5646" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03650052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Company" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03203-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brekenfeld" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sabastia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142995" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2021.e00210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02968814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107459" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03440177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-743-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106877" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02447-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mahdade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3513-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sellier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Laceby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2020-48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rachex" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.027.0050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.10.066" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4606" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsu Park" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Batalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gentile" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050878" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Yousefi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Moradi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Keesstra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Pourghasemi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2017.1386722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.04.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV72Q8DS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hooke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kidov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0S8C8FC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00864710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0728-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1NKZMLV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theule" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.06.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243060v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gropretre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVT53KPZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221884v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222790v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0565-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02862546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3201" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXT05PW4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Bramorski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2133" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.12.025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDRF2PH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-703-2011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7664" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0Q82Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652457v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564669v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7594" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT2GC229-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Albert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.05.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H9N1M56-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563597v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEOMORPH.2010.07.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591951v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385845v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1337" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SHZ93KM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586436v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180999v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Plichon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Lara Garc&#237;a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114238v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499564v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anquez Benoit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Franck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pierrefeu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181022v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169192v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Picard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maurines" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731243v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499587v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchet-Fakri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187419v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trouillas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290003v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290147v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290229v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184159v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Victor Ribeiro Marquez da Silva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Navratil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290245v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327584v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628150v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880381v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Besson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499546v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjaillat Bastien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569284v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Patrick Laceby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8401" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067373v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bostvironnois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790430v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127722v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Krieg-Rabeski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maurer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666761v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934841v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujjalon S." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brekenfeld N." TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piolat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837300v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grospretre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935170v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935202v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertener" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606324v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob Rousseau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666867v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laceby" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603483v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spitoni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600187v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639275v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371991v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599487v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668930v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615484v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ravanat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595215v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593968v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591751v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668839v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583849v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gresillon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583850v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581824v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581823v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580974v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237936v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653097v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546449v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441142v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776162v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bacot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984303v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583851v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delunel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083320v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_20" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258914v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599384v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586430v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>