--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -363,1002 +363,951 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane flutter induced by radiation of surface gravity waves on a uniform flow</w:t>
+                <w:t xml:space="preserve">Instabilities in visco-thermodiffusive swirling flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Labarbe</w:t>
+                <w:t xml:space="preserve">Oleg N Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Kirillov</w:t>
+                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2025, 1018, pp.A47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553552v3</w:t>
+                <w:t xml:space="preserve">hal-05552100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-wavelength local instabilities of a circular Couette flow with radial temperature gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Membrane flutter induced by radiation of surface gravity waves on a uniform flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Labarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kirillov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 818, pp.319 - 343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.99⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919402v1</w:t>
+                <w:t xml:space="preserve">hal-02553552v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric degree of non conservativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Lerbet</w:t>
+                <w:t xml:space="preserve">Short-wavelength local instabilities of a circular Couette flow with radial temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/memocs.2014.2.123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 818, pp.319 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841269v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular divergence instability thresholds of kinematically constrained circulatory systems</w:t>
+                <w:t xml:space="preserve">Geometric degree of non conservativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Aldowaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oleg N. Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Darve</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 378 (3), pp.147-152. </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.123--139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2013.10.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2014.2.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02442219v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular divergence instability thresholds of kinematically constrained circulatory systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O.N. Kirillov</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lerbet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Nicot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 378 (3), pp.147-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physleta.2013.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05026997v1</w:t>
+                <w:t xml:space="preserve">hal-02442219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional constraints may soften a non-conservative structural system: buckling and vibration analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg N. Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Aldowaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (2), pp.363--370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust stability at the swallowtail singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Overton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (24), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphy.2013.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campbell diagrams of weakly anisotropic flexible rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg N. Kirillov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 465 (2109), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2009.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization paradox due to breaking the Hamiltonian and reversible symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg N. Kirillov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (1), pp.71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2006.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1368,189 +1317,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Physical Systems: Spectral Analysis, Stability and Bifurcations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Pelinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oleg N. Kirillov, Dmitry E. Pelinovsky. Raphael Menasce, pp.448, 2013, Noel Challamel, 978-1-118-57754-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonconservative stability problems of modern physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kirillov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, pp.429, 2013, De Gruyter Studies in Mathematical Physics, Michael Efroimsky; Leonard Gamberg; Dmitry Gitman; Alexander Lazarian; Boris Smirnov, 978-3-11-027034-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110270433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1697,51 +1646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathnet.ru/php/person.phtml?personid=17677&amp;option_lang=eng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mipt.ru/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msu.ru/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hzdr.de/db/ContMan.Visi.Card?pUser=3282&amp;pNid=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://community.frontiersin.org/people/OlegKirillov/80716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.ucalgary.ca/profiles/paul-binding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://personal.maths.surrey.ac.uk/st/T.Bridges/TJB.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.rug.nl/~hoveijn/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imi.kyushu-u.ac.jp/eng/academic_staffs/view/27" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dmpeli.math.mcmaster.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.birs.ca/events/2012/5-day-workshops/12w5073/testimonials" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.birs.ca/events/2012/5-day-workshops/12w5073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onkirillov.com/books/book/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onkirillov.files.wordpress.com/2014/01/nonconservative_stability_problems_of_modern_physics1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1515/9783110270433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553552v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Labarbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kirillov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.533" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.99" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Aldowaji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kirillov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.10.046" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXLK8XVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Kirillov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerbet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Overton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2013.00024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2009.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.09.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pelinovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110270433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathnet.ru/php/person.phtml?personid=17677&amp;option_lang=eng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mipt.ru/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msu.ru/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hzdr.de/db/ContMan.Visi.Card?pUser=3282&amp;pNid=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://community.frontiersin.org/people/OlegKirillov/80716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.ucalgary.ca/profiles/paul-binding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://personal.maths.surrey.ac.uk/st/T.Bridges/TJB.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.rug.nl/~hoveijn/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imi.kyushu-u.ac.jp/eng/academic_staffs/view/27" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dmpeli.math.mcmaster.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.birs.ca/events/2012/5-day-workshops/12w5073/testimonials" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.birs.ca/events/2012/5-day-workshops/12w5073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onkirillov.com/books/book/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onkirillov.files.wordpress.com/2014/01/nonconservative_stability_problems_of_modern_physics1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1515/9783110270433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N Kirillov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10518" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553552v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Labarbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kirillov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Aldowaji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kirillov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.10.046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXLK8XVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Overton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2013.00024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2009.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.09.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pelinovsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110270433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>