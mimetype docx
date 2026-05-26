--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1325,173 +1325,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Physical Systems: Spectral Analysis, Stability and Bifurcations</w:t>
+                <w:t xml:space="preserve">Nonconservative stability problems of modern physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kirillov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, pp.429, 2013, De Gruyter Studies in Mathematical Physics, Michael Efroimsky; Leonard Gamberg; Dmitry Gitman; Alexander Lazarian; Boris Smirnov, 978-3-11-027034-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Pelinovsky</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1515/9783110270433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922041v1</w:t>
+                <w:t xml:space="preserve">hal-01119742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonconservative stability problems of modern physics</w:t>
+                <w:t xml:space="preserve">Nonlinear Physical Systems: Spectral Analysis, Stability and Bifurcations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kirillov</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 14, pp.429, 2013, De Gruyter Studies in Mathematical Physics, Michael Efroimsky; Leonard Gamberg; Dmitry Gitman; Alexander Lazarian; Boris Smirnov, 978-3-11-027034-1. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110270433⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dmitry Pelinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oleg N. Kirillov, Dmitry E. Pelinovsky. Raphael Menasce, pp.448, 2013, Noel Challamel, 978-1-118-57754-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119742v1</w:t>
+                <w:t xml:space="preserve">hal-00922041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1646,51 +1646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathnet.ru/php/person.phtml?personid=17677&amp;option_lang=eng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mipt.ru/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msu.ru/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hzdr.de/db/ContMan.Visi.Card?pUser=3282&amp;pNid=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://community.frontiersin.org/people/OlegKirillov/80716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.ucalgary.ca/profiles/paul-binding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://personal.maths.surrey.ac.uk/st/T.Bridges/TJB.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.rug.nl/~hoveijn/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imi.kyushu-u.ac.jp/eng/academic_staffs/view/27" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dmpeli.math.mcmaster.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.birs.ca/events/2012/5-day-workshops/12w5073/testimonials" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.birs.ca/events/2012/5-day-workshops/12w5073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onkirillov.com/books/book/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onkirillov.files.wordpress.com/2014/01/nonconservative_stability_problems_of_modern_physics1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1515/9783110270433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N Kirillov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10518" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553552v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Labarbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kirillov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Aldowaji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kirillov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.10.046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXLK8XVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Overton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2013.00024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2009.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.09.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pelinovsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110270433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mathnet.ru/php/person.phtml?personid=17677&amp;option_lang=eng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mipt.ru/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msu.ru/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hzdr.de/db/ContMan.Visi.Card?pUser=3282&amp;pNid=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://community.frontiersin.org/people/OlegKirillov/80716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.ucalgary.ca/profiles/paul-binding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://personal.maths.surrey.ac.uk/st/T.Bridges/TJB.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.rug.nl/~hoveijn/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imi.kyushu-u.ac.jp/eng/academic_staffs/view/27" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dmpeli.math.mcmaster.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.birs.ca/events/2012/5-day-workshops/12w5073/testimonials" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.birs.ca/events/2012/5-day-workshops/12w5073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onkirillov.com/books/book/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onkirillov.files.wordpress.com/2014/01/nonconservative_stability_problems_of_modern_physics1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1515/9783110270433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N Kirillov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10518" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553552v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Labarbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kirillov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Aldowaji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kirillov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.10.046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXLK8XVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.09.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Overton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2013.00024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2009.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.09.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110270433" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pelinovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>