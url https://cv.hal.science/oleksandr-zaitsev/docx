--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -998,480 +998,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l'apprentissage social par la modélisation d'accompagnement en faveur d'une gestion durable et partagée des espaces agro-sylvo-pastoraux dans le Sahel sénégalais</w:t>
+                <w:t xml:space="preserve">Stimuler des boucles d'apprentissage social par des simulations informatiques afin d'accompagner la gestion collective des espaces pastoraux au nord Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibra Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182690v1</w:t>
+                <w:t xml:space="preserve">hal-05350189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler des boucles d'apprentissage social par des simulations informatiques afin d'accompagner la gestion collective des espaces pastoraux au nord Sénégal</w:t>
+                <w:t xml:space="preserve">Accompagner l'apprentissage social par la modélisation d'accompagnement en faveur d'une gestion durable et partagée des espaces agro-sylvo-pastoraux dans le Sahel sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.20-22</w:t>
+              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350189v1</w:t>
+                <w:t xml:space="preserve">hal-05182690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharo DataFrame: Past, Present, and Future</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cormas: The Software for Participatory Modelling and its Application for Managing Natural Resources in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Papa Ibrahima Sow</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 2nd workshop on Resource AWareness of Systems and Society (RAW 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212030v1</w:t>
+                <w:t xml:space="preserve">hal-04243082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cormas: The Software for Participatory Modelling and its Application for Managing Natural Resources in Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharo DataFrame: Past, Present, and Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Safina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delay</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ferlicot-Delbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Ibrahima Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd workshop on Resource AWareness of Systems and Society (RAW 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243082v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of a water quality monitoring system based on IoT and LPWAN: Case of Guiers lake, Senegal</w:t>
               </w:r>
@@ -2305,51 +2305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B9692F3"/>
+    <w:nsid w:val="57EC6CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2536,51 +2536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oleksandr-zaitsev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0267-2874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267612389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abedelkader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03563605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03679130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delplanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fuhrman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.106942" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kupusovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Raki&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48803-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferlicot-Delbecque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima Sow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Ball" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Badji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768601v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jordan Monta&#241;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thiefaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eveillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03998632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaytsev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILB028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oleksandr-zaitsev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0267-2874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267612389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abedelkader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03563605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03679130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delplanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fuhrman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.106942" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kupusovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Raki&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48803-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferlicot-Delbecque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Ball" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Badji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768601v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jordan Monta&#241;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thiefaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eveillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03998632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaytsev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILB028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>