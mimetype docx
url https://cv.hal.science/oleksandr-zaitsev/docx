--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">267612389</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=slO6qqMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,150 +203,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package-Aware Approach for Repository-Level Code Completion in Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abedelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025, IWST2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -335,427 +356,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace of change: How stigmergy maps social learning loops in Companion Modeling through participatory simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 383, pp.125292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deprewriter: On the fly rewriting method deprecations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (1), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5381/jot.2022.21.1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do developers consider magic literals? A smalltalk perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fuhrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Software Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infsof.2022.106942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -765,1238 +786,1238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamifying agent-based models in Cormas: Towards the playable architecture for serious games in Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kupusovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Rakić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gdansk, Poland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormas: The software for participatory modelling and its application for managing natural resources in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2023 International Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus. pp.76-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-48803-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler des boucles d'apprentissage social par des simulations informatiques afin d'accompagner la gestion collective des espaces pastoraux au nord Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l'apprentissage social par la modélisation d'accompagnement en faveur d'une gestion durable et partagée des espaces agro-sylvo-pastoraux dans le Sahel sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cormas: The Software for Participatory Modelling and its Application for Managing Natural Resources in Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pharo DataFrame: Past, Present, and Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Safina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delay</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ferlicot-Delbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Ibrahima Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd workshop on Resource AWareness of Systems and Society (RAW 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243082v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharo DataFrame: Past, Present, and Future</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cormas: The Software for Participatory Modelling and its Application for Managing Natural Resources in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Papa Ibrahima Sow</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 2nd workshop on Resource AWareness of Systems and Society (RAW 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212030v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of a water quality monitoring system based on IoT and LPWAN: Case of Guiers lake, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Falilou Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamata Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idy Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI International Conference on Africa Internet infrastructure and Services (AFRICOMM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAI, Nov 2023, Bobo-Dioulasso, Burkina Faso. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Fast is AI in Pharo? Benchmarking Linear Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Jordan Montaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWST22 - International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DepMiner: Automatic Recommendation of Transformation Rules for Method Deprecation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and System Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggesting Descriptive Method Names: An Exploratory Study of Two Machine Learning Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUATIC 2020 - 13th International Conference on the Quality of Information and Communications Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Faro / Virtual, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magic Literals in Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWST19 - International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2006,100 +2027,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining-based tools to support library update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaytsev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machine Learning [cs.LG]. Université de Lille, 2022. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022ULILB028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03998632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2109,135 +2130,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Pharo Code: A Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille; Arolla. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2305,51 +2326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57EC6CCA"/>
+    <w:nsid w:val="5F3A0D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2536,51 +2557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oleksandr-zaitsev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0267-2874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267612389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abedelkader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03563605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03679130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delplanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fuhrman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.106942" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kupusovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Raki&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48803-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferlicot-Delbecque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Ball" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Badji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768601v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jordan Monta&#241;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thiefaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eveillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03998632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaytsev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILB028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oleksandr-zaitsev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0267-2874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267612389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=slO6qqMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abedelkader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vendel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03563605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03679130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delplanque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fuhrman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.106942" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kupusovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Raki&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48803-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferlicot-Delbecque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibrahima Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Ball" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Badji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768601v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jordan Monta&#241;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thiefaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eveillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03998632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaytsev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILB028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>