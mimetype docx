--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -549,321 +549,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intermédiation financière à l'époque des FinTechs : le rôle des plateformes de crowdlending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of Bank Levy and Bank Market Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecofi.127.0207⟩</w:t>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.1023-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rof/rfw069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201910v1</w:t>
+                <w:t xml:space="preserve">hal-01441765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Limbo on the Socio-Economic Integration of Refugees in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadiya Ukrayinchuk</w:t>
+                <w:t xml:space="preserve">L'intermédiation financière à l'époque des FinTechs : le rôle des plateformes de crowdlending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olena Havrylchyk</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESifo DICE Report</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.207-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.127.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795104v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Bank Levy and Bank Market Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+                <w:t xml:space="preserve">The Impact of Limbo on the Socio-Economic Integration of Refugees in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiya Ukrayinchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CESifo DICE Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rof/rfw069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01441765v1</w:t>
+                <w:t xml:space="preserve">hal-01795104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the French securities transaction tax on market liquidity and volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1880,229 +1880,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The burden of bank taxation: Corporate income tax vs. bank levy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The ability of banks to shift corporate income taxes to customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edward Edgar. </w:t>
+              <w:t xml:space="preserve">MIT Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balancing bank regulation and taxation</w:t>
+              <w:t xml:space="preserve">Taxation and Regulation of the Financial Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297087v1</w:t>
+                <w:t xml:space="preserve">hal-01296636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of banks to shift corporate income taxes to customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The burden of bank taxation: Corporate income tax vs. bank levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MIT Press. </w:t>
+              <w:t xml:space="preserve">Edward Edgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxation and Regulation of the Financial Sector</w:t>
+              <w:t xml:space="preserve">Balancing bank regulation and taxation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296636v1</w:t>
+                <w:t xml:space="preserve">hal-01297087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who pays bank taxes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2157,51 +2157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la finance ne sert plus la croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2269,51 +2269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la finance ne sert plus la croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the French Securities Transaction Tax on Market Liquidity and Volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2812,51 +2812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the French Securities Transaction Tax on Market Liquidity and Volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3071,51 +3071,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E7FE831"/>
+    <w:nsid w:val="1F99FB5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3302,51 +3302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olena-havrylchyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7008-5308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174807791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Havrylchyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04120408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mariotto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Rahim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2020-0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Ukrayinchuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-017-0045-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.127.0207" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfw069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.07.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Aleksynska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Degryse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Jurzyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Kozak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2011.12.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVQKZRGQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2010.10.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2010.00406.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LSL3JT0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Benhima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01206.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pisani-Ferry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2007.01076.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2005.07.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SPX0QMN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2004.03.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJHMQ3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Mahdavi-Ardekani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/24ad924a-en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal-Ur- Rahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olena-havrylchyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7008-5308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174807791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Havrylchyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04120408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mariotto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Rahim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2020-0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Ukrayinchuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-017-0045-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfw069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.127.0207" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.07.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Aleksynska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Degryse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Jurzyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Kozak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2011.12.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVQKZRGQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2010.10.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2010.00406.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LSL3JT0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Benhima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01206.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pisani-Ferry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2007.01076.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2005.07.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SPX0QMN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2004.03.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJHMQ3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Mahdavi-Ardekani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/24ad924a-en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal-Ur- Rahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>