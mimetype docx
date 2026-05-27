--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,3016 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2965 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olena Havrylchyk </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olena-havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7008-5308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174807791</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=VNPjuwUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉGLEMENTER LES ÉMETTEURS DE STABLECOINS ADOSSÉS À DES ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expansion of Peer-to-Peer Lending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Mariotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Network Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.145-187. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rne-2020-0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in limbo: Economic and social costs for refugees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Ukrayinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (4), pp.1523-1551. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caje.12475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Financial Intermediation Role of the P2P Lending Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.115-130. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41294-017-0045-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermédiation financière à l'époque des FinTechs : le rôle des plateformes de crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (3), pp.207-222. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.127.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Limbo on the Socio-Economic Integration of Refugees in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Ukrayinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESifo DICE Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Bank Levy and Bank Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Capelle-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.1023-1046. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rof/rfw069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the French securities transaction tax on market liquidity and volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Capelle-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.166 - 178. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irfa.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•FDI from the South: The role of institutional distance and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Aleksynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.38 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•The effect of foreign bank presence on firm entry and exit in transition economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.1710 - 1721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign bank entry, credit allocation and lending rates in emerging markets: Empirical evidence from Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Degryse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Jurzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwester Kozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (11), pp.2949-2959. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbankfin.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited or earned? Performance of foreign banks in Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Jurzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (5), pp.1291-1302. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbankfin.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability of foreign banks in Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Jurzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.443-472. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0351.2010.00406.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Do Long-term Imbalances Lead to Current Account Reversals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Benhima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le G20 n'est pas un G7 à vingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajiv Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pisani-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2993, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign Direct Investment in China: Reward or Remedy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (11), pp.1662-1681. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2007.01076.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the Polish banking industry: Foreign versus domestic banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (7), pp.1975-1996. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbankfin.2005.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation of the Polish banking sector: consequences for the banking institutions and the public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecosys.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of bank taxation: Corporate income tax vs. bank levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Capelle-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Edgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing bank regulation and taxation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of banks to shift corporate income taxes to customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Capelle-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxation and Regulation of the Financial Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who pays bank taxes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Capelle-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VoxEU E-books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Banks in Emerging Markets: Observing, Asking or Experimenting?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la finance ne sert plus la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Capelle-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPII. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie mondiale 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.78-90, 2012, Repères n°604, 9782707174444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la finance ne sert plus la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Capelle-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jézabel Couppey Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie Mondiale 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real effects of lending-based crowdfunding platforms on the SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Mahdavi-Ardekani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory framework for the loan-based crowdfunding platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/24ad924a-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the French Securities Transaction Tax on Market Liquidity and Volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Capelle-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Drives the Expansion of the Peer-to-Peer Lending?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Mariotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal-Ur- Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivising Lending to Smes with the Funding for Lending Scheme: Some Evidence from Bank-Level Data in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the French Securities Transaction Tax on Market Liquidity and Volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Capelle-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Securities Depositories and Geopolitical Risks Challenges for European Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Havrylchyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFRI, Institut Français des Relations Internationales. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3071,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F99FB5E"/>
+    <w:nsid w:val="2DC72329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3302,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olena-havrylchyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7008-5308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174807791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Havrylchyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04120408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mariotto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Rahim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2020-0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Ukrayinchuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-017-0045-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfw069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.127.0207" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.07.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Aleksynska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Degryse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Jurzyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Kozak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2011.12.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVQKZRGQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2010.10.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2010.00406.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LSL3JT0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Benhima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01206.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pisani-Ferry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2007.01076.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2005.07.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SPX0QMN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2004.03.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJHMQ3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Mahdavi-Ardekani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/24ad924a-en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal-Ur- Rahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olena-havrylchyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7008-5308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174807791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VNPjuwUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Havrylchyk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04120408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mariotto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Rahim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Verdier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2020-0033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Ukrayinchuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-017-0045-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.127.0207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfw069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.07.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Aleksynska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Degryse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Jurzyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Kozak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2011.12.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVQKZRGQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2010.10.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2010.00406.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LSL3JT0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Benhima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01206.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kumar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pisani-Ferry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2007.01076.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2005.07.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SPX0QMN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2004.03.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJHMQ3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994903v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Mahdavi-Ardekani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/24ad924a-en" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal-Ur- Rahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>