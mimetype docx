--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -1000,672 +1000,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stability and control of the confined turbulent flow past a thick flat plate</w:t>
+                <w:t xml:space="preserve">3D reconstruction of a compressible flow by synchronized multi-camera BOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carini</w:t>
+                <w:t xml:space="preserve">F. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Airiau</w:t>
+                <w:t xml:space="preserve">D. Donjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Debien</w:t>
+                <w:t xml:space="preserve">O. Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Léon</w:t>
+                <w:t xml:space="preserve">G. Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.O. Pralits</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (024102), 19 p. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4974069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2325-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474193v1</w:t>
+                <w:t xml:space="preserve">hal-01664669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Image Velocimetry Experiment Analysis Using Large-Eddy Simulation: Application to Plasma Actuators</w:t>
+                <w:t xml:space="preserve">Experimental study of turbulent-jet wave packets and their acoustic efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Laurendeau</w:t>
+                <w:t xml:space="preserve">David E.S. Breakey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Leon</w:t>
+                <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chedevergne</w:t>
+                <w:t xml:space="preserve">André Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Senoner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petrônio Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J055687⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.124601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705474v1</w:t>
+                <w:t xml:space="preserve">hal-02118994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of acoustic velocity components in a turbulent flow using LDV and high-repetition rate PIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Léon</w:t>
+                <w:t xml:space="preserve">Global stability and control of the confined turbulent flow past a thick flat plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Piot</w:t>
+                <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sebbane</w:t>
+                <w:t xml:space="preserve">A. Debien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Simon</w:t>
+                <w:t xml:space="preserve">O. Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Pralits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-017-2348-4⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (024102), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850568v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of turbulent-jet wave packets and their acoustic efficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle Image Velocimetry Experiment Analysis Using Large-Eddy Simulation: Application to Plasma Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Jordan</w:t>
+                <w:t xml:space="preserve">F. Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Cavalieri</w:t>
+                <w:t xml:space="preserve">F. Chedevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrônio Nogueira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Senoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.124601⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (11), p. 3767 - 3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J055687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118994v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstruction of a compressible flow by synchronized multi-camera BOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Nicolas</w:t>
+                <w:t xml:space="preserve">Measurement of acoustic velocity components in a turbulent flow using LDV and high-repetition rate PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Donjat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Leon</w:t>
+                <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Besnerais</w:t>
+                <w:t xml:space="preserve">Delphine Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Champagnat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58 (5), </w:t>
+              <w:t xml:space="preserve">, 2017, 58 (6), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-017-2325-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2348-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664669v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Particle Image Velocimetry for Aerospace Research at ONERA</w:t>
               </w:r>
@@ -2019,103 +2019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Dielectric Barrier Discharges and Plasma Synthetic Jet Actuators at ONERA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chedevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, </w:t>
@@ -2462,51 +2462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,260 +2659,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior learning for sparse view tomography : application to a simulated unsteady hot jet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging light ray deviations for reactive supersonic flow sensing and tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Donjat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Langenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Plyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC 2024 - Workshop on Machine Learning for Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">2024 Laser Applications to Chemical, Security and Environmental Analysis, LACSEA 2024 - Part of Optica Sensing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902000v1</w:t>
+                <w:t xml:space="preserve">hal-04783604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging light ray deviations for reactive supersonic flow sensing and tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prior learning for sparse view tomography : application to a simulated unsteady hot jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Donjat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Laser Applications to Chemical, Security and Environmental Analysis, LACSEA 2024 - Part of Optica Sensing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ERCOFTAC 2024 - Workshop on Machine Learning for Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783604v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion d'Abel en BOS à rayons non parallèles</w:t>
               </w:r>
@@ -3017,252 +3017,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed background-oriented schlieren of turbulent underexpanded jets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-speed Background Oriented Schlieren imaging of a supersonic reactive jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Donjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nicolas</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aubrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Symposium on Flow Visualization (ISFV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032237v2</w:t>
+                <w:t xml:space="preserve">hal-04589724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed Background Oriented Schlieren imaging of a supersonic reactive jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-informed background-oriented schlieren of turbulent underexpanded jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph P. Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel J. Grauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Donjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Aubrée</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Flow Visualization (ISFV 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-2441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589724v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial use of equivalent sand grain height models for roughness modelling in turbomachinery</w:t>
               </w:r>
@@ -3356,77 +3356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de vitesse acoustique dans un écoulement de conduite turbulent par LDV et TR-PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,51 +4324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.541019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chamard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100326" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aubr&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04122-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03871-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad8c52" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olchewsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chedevergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2020.108672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pralits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurendeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chedevergne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Senoner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casalis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055687" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sebbane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2348-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.S. Breakey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cavalieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr&#244;nio Nogueira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.124601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donjat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Besnerais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Champagnat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2325-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brossard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courtier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Davoust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-07" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aupoix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.06.076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brazier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Itasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-07-2015-0289" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL10-06" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Marguerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Guy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d6412" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Gu&#233;rin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claverys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pappalardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kraemer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L &#201;on" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902000v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783604v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doublet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032237v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Molnar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. Grauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2441" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Croner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sraka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ballot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Armand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Costedoat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648653v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Conte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04281744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.541019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chamard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100326" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aubr&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04122-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03871-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad8c52" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olchewsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chedevergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2020.108672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donjat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Besnerais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Champagnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2325-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.S. Breakey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cavalieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr&#244;nio Nogueira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.124601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pralits" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurendeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chedevergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Senoner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casalis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055687" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sebbane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2348-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brossard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courtier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Davoust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-07" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aupoix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.06.076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brazier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Itasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-07-2015-0289" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL10-06" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Marguerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Guy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d6412" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Gu&#233;rin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claverys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pappalardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kraemer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L &#201;on" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783604v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doublet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902000v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032237v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Molnar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. Grauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2441" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Croner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sraka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ballot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Armand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Costedoat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648653v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Conte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04281744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>