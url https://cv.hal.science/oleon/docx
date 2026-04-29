--- v1 (2026-04-03)
+++ v2 (2026-04-29)
@@ -1268,287 +1268,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stability and control of the confined turbulent flow past a thick flat plate</w:t>
+                <w:t xml:space="preserve">Particle Image Velocimetry Experiment Analysis Using Large-Eddy Simulation: Application to Plasma Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carini</w:t>
+                <w:t xml:space="preserve">F. Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Airiau</w:t>
+                <w:t xml:space="preserve">F. Chedevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Debien</w:t>
+                <w:t xml:space="preserve">J.M. Senoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Léon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.O. Pralits</w:t>
+                <w:t xml:space="preserve">G. Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4974069⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (11), p. 3767 - 3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J055687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474193v1</w:t>
+                <w:t xml:space="preserve">hal-01705474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Image Velocimetry Experiment Analysis Using Large-Eddy Simulation: Application to Plasma Actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global stability and control of the confined turbulent flow past a thick flat plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Laurendeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Leon</w:t>
+                <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chedevergne</w:t>
+                <w:t xml:space="preserve">A. Debien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Senoner</w:t>
+                <w:t xml:space="preserve">O. Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Casalis</w:t>
+                <w:t xml:space="preserve">J.O. Pralits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (11), p. 3767 - 3780. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (024102), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J055687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4974069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705474v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of acoustic velocity components in a turbulent flow using LDV and high-repetition rate PIV</w:t>
               </w:r>
@@ -2019,103 +2019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Dielectric Barrier Discharges and Plasma Synthetic Jet Actuators at ONERA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chedevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, </w:t>
@@ -4324,51 +4324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.541019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chamard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100326" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aubr&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04122-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03871-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad8c52" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olchewsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chedevergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2020.108672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donjat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Besnerais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Champagnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2325-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.S. Breakey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cavalieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr&#244;nio Nogueira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.124601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pralits" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurendeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chedevergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Senoner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casalis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055687" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sebbane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2348-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brossard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courtier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Davoust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-07" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aupoix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.06.076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brazier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Itasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-07-2015-0289" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL10-06" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Marguerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Guy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d6412" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Gu&#233;rin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claverys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pappalardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kraemer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L &#201;on" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783604v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doublet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902000v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032237v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Molnar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. Grauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2441" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Croner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sraka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ballot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Armand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Costedoat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648653v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Conte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04281744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.541019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chamard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100326" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aubr&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04122-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03871-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad8c52" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olchewsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chedevergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2020.108672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donjat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Besnerais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Champagnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2325-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.S. Breakey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cavalieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr&#244;nio Nogueira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.124601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurendeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chedevergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Senoner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casalis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055687" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pralits" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sebbane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2348-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brossard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courtier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Davoust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-07" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aupoix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.06.076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brazier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Itasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-07-2015-0289" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL10-06" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Marguerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Guy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d6412" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Gu&#233;rin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claverys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pappalardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kraemer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L &#201;on" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783604v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doublet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902000v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032237v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Molnar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. Grauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2441" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Croner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sraka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ballot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Armand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Costedoat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648653v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Conte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04281744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>