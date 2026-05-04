--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -677,51 +677,51 @@
                 <w:t xml:space="preserve">Increased Bone Marrow Adiposity in a Context of Energy Deficit: The Tip of the Iceberg?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ghali Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rassy</w:t>
+                <w:t xml:space="preserve">N. Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2015,51 +2015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zapata-Linares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Toillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Wanherdrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pigenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duhalde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03699875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorija Avilkina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leterme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falgayrac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Miellot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.880503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghali Mhenni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2021.116232" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delplace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchandise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04574113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rassy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Haren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Clabaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-015-0057-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.04.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J24VBT8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2021.100989" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Monteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04433869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Leeuwen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zapata-Linares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Toillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Wanherdrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pigenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duhalde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03699875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorija Avilkina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leterme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falgayrac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Miellot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.880503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghali Mhenni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2021.116232" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delplace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchandise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04574113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rassy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03758852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Haren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Clabaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-015-0057-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.04.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J24VBT8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2021.100989" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Monteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04433869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Leeuwen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>