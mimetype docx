--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1188,222 +1188,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oralised narration as a special case of &amp;quot;pseudo-dialogue&amp;quot; between the narrator and the reader. The case of skaz (said) in Russian</w:t>
+                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 76, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/praxematique.6995⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 76, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725360v1</w:t>
+                <w:t xml:space="preserve">hal-03725364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’écrit</w:t>
+                <w:t xml:space="preserve">Oralised narration as a special case of &amp;quot;pseudo-dialogue&amp;quot; between the narrator and the reader. The case of skaz (said) in Russian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 76, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2021, 76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.7589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.6995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725364v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Роль полифонических коннекторов причины в когезии текста в русском и французском языках.</w:t>
               </w:r>
@@ -1762,287 +1762,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meilleures nouvelles d’Anton Tchékhov. Nouvelles traductions</w:t>
+                <w:t xml:space="preserve">Le plurilinguisme à l’épreuve de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Zaremba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.11658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726308v1</w:t>
+                <w:t xml:space="preserve">hal-03725367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études de linguistique slave : mélanges offerts à Robert Roudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bernitskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belikov Vladimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bottineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plurilinguisme à l’épreuve de la traduction</w:t>
+                <w:t xml:space="preserve">Les meilleures nouvelles d’Anton Tchékhov. Nouvelles traductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pup.11658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03725367v1</w:t>
+                <w:t xml:space="preserve">hal-03726308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos sur l'intraduisible</w:t>
               </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Beliakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bernitskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottineau Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2357,51 +2357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska-Genieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska-Genieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3301,51 +3301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyushkina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126881v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Biktchourina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580581v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725372v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bottineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.117.1.3291563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/modernites-russes.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55959/MSU0130-0075-9-2022-6-32-45" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9671" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin De Chanay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6995" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.1067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bernitskaia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belikov Vladimir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yurchenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zaremba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.11658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Beliakov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottineau Tatiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushenkova Foscolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Oustinoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Smor&#261;g-Goldberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska-Genieys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.11678" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyushkina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126881v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Biktchourina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580581v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725372v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bottineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.117.1.3291563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/modernites-russes.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55959/MSU0130-0075-9-2022-6-32-45" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9671" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin De Chanay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7589" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6995" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.1067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yurchenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zaremba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.11658" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bernitskaia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belikov Vladimir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Beliakov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottineau Tatiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushenkova Foscolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Oustinoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Smor&#261;g-Goldberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska-Genieys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.11678" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>