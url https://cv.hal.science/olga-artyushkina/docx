--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1,547 +1,794 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Olga Artyushkina </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences en linguistique russe et slaveUFR d'Etudes SlavesSorbonne UniversitéSecrétaire générale de l'Institut d'études slaves</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je me spécialise en linguistique contrastive textuelle romano-slave et travaille sur des sujets tels que les connecteurs, les marqueurs discursifs, la temporalité, l'aspect et la modalité.Je dispense des cours de linguistique énonciative, de linguistique contrastive, de pragmatique et de sociolinguistique, avec un intérêt particulier pour l'intercompréhension dans l'espace slavophone.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Cultural identity and language practices in Ukraine. Surzhyk as a mixed language: danger, necessity or richness? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Écriture plurilingue au service de l’humour. Défi(s) de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Langues et mots, du passé au présent », EHESS, cycle de séminaires « Enquêter dans les sociétés chinoise et russe : à la recherche d’appuis communs pour la réflexion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Marcadé, Isabelle Thireau, Jan 2025, Paris EHESS, France</w:t>
+              <w:t xml:space="preserve">« La (non) réception de la littérature ukrainienne en France », Sorbonne-Université et INALCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galyna Dranenko, Iryna Dmytryshyn, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924372v1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la vieillesse à travers les discours (institutionnel, juridique et social)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Les marqueurs discursifs de la prospection et de l’imminence en russe et ukrainien. Étude contrastive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CROISER LES LANGUES ET LES CULTURES : DE LA LINGUISTIQUE CONTRASTIVE À L’ANALYSE DU DISCOURS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4; LIDILEM, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IXe Congrès international Linguistique textuelle contrastive, langues slaves-langues romanes, GELITEC, Sofia, Bulgarie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ohrid, Sofia, May 2025, Sofia (Bulgaria), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126881v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Старик» Юрия Трифонова и «Фазан» Ирины Грековой : воспоминания стариков и испытание истиной. Воспоминания сквозь призму семиотики и полифонии</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">«Cultural identity and language practices in Ukraine. Surzhyk as a mixed language: danger, necessity or richness? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRESS 2022 “JURI LOTMAN’S SEMIOSPHERE” February 25–28 at Tallinn University and the University of Tartu, Estonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">Journée d’études « Langues et mots, du passé au présent », EHESS, cycle de séminaires « Enquêter dans les sociétés chinoise et russe : à la recherche d’appuis communs pour la réflexion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Marcadé, Isabelle Thireau, Jan 2025, Paris EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725378v1</w:t>
+                <w:t xml:space="preserve">hal-04924372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive narration and its specific features in Russian and Ukrainian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Дискурсивні маркери неминучої дії в російській та українській мовах » [Les marqueurs de l’imminence en russe et ukrainien]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slowianszczyzna dawniej i dzis. Język, literatura, kultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wroclaw, Oct 2022, Wroclaw, Poland, Poland</w:t>
+              <w:t xml:space="preserve">XVIIe Congrès International des Slavistes, Sorbonne Université, Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580581v1</w:t>
+                <w:t xml:space="preserve">hal-05623443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction itérative ‘net-net (da) i’ et ses équivalents en biélorusse et ukrainien en comparaison avec le français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">«Старик» Юрия Трифонова и «Фазан» Ирины Грековой : воспоминания стариков и испытание истиной. Воспоминания сквозь призму семиотики и полифонии</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve Congrès international de linguistique textuelle contrastive langues slaves – langues romanes organisé par le Groupe d’Etudes en Linguistique Textuelle Contrastive GeLiTEC.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">CONGRESS 2022 “JURI LOTMAN’S SEMIOSPHERE” February 25–28 at Tallinn University and the University of Tartu, Estonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725372v1</w:t>
+                <w:t xml:space="preserve">hal-03725378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interactive narration and its specific features in Russian and Ukrainian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyushkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slowianszczyzna dawniej i dzis. Język, literatura, kultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wroclaw, Oct 2022, Wroclaw, Poland, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de la vieillesse à travers les discours (institutionnel, juridique et social)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Biktchourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyushkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CROISER LES LANGUES ET LES CULTURES : DE LA LINGUISTIQUE CONTRASTIVE À L’ANALYSE DU DISCOURS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4; LIDILEM, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction itérative ‘net-net (da) i’ et ses équivalents en biélorusse et ukrainien en comparaison avec le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyushkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Congrès international de linguistique textuelle contrastive langues slaves – langues romanes organisé par le Groupe d’Etudes en Linguistique Textuelle Contrastive GeLiTEC.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Все чьто словеньски бесҍдүють To i delo et neT-neT (da) i : deux marqueurs complexes de la fréquence dans les langues slaves orientales Par olga artyushKina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème Congrès international des slavistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Belgrade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -551,197 +798,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Énonciation nominale dans le texte : enjeux énonciatifs de l’interprétation. Étude contrastive français-russe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. di Filippo, O. Inkova, P. Macurova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architetture testuali. Simmetrie e asimmetrie a confronto.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UniorPress, 2024, ISBN 978-88-6719-307-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en saillance et les réduplications adjectivales en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Roudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Adjectivité: Approches descriptives de la linguistique adjectivale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -751,938 +998,938 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Répétitions et réduplications simples et préfixées en russe contemporain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, t. CXVII, 2022 (Fasc. 1), pp.189-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/BSL.117.1.3291563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Лабиринты памяти и испытание истиной</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernités russes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Selecta slavica, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/modernites-russes.698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Назывные предложения и видо-временная организация текста. Контрастивное исследование на примере французского и русского языков»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vestnik Moskovskogo universiteta. Seriâ 9, Filologiâ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.32-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55959/MSU0130-0075-9-2022-6-32-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène du suržyk en Ukraine : deux langues en dialogue… ou en dispute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slovo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Langues en mouvement : changements linguistiques dans l'espace postcommuniste au tournant du XXIe siècle, 52, pp.35-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/slovo.2022.9671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’oral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Constantin De Chanay</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 75, pp.1-11. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 76, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.7588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159649v1</w:t>
+                <w:t xml:space="preserve">hal-03725364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’écrit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oralised narration as a special case of &amp;quot;pseudo-dialogue&amp;quot; between the narrator and the reader. The case of skaz (said) in Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 76, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/praxematique.7589⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.6995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725364v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oralised narration as a special case of &amp;quot;pseudo-dialogue&amp;quot; between the narrator and the reader. The case of skaz (said) in Russian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Constantin De Chanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 76, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/praxematique.6995⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 75, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725360v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Роль полифонических коннекторов причины в когезии текста в русском и французском языках.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistica e Filologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lingue slave a confronto/ Langues slaves en contraste/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Indirect Speech in the Continuum of Forms of Reported Speech in Russian. Towards an Enunciative and Pragmatic Approach to this Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (1-2), pp.43-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/res.1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du concept de discours indirect libre et la représentation des pensées : quand le terme opacifie la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mélanges offerts à Jean Breuillard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de la réponse à la question fermée en russe contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues Interlinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1692,514 +1939,514 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles de Léonide Andreëv. Nouvelles traductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plurilinguisme à l’épreuve de la traduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Études de linguistique slave : mélanges offerts à Robert Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yulia Yurchenko</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bernitskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belikov Vladimir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725367v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de linguistique slave : mélanges offerts à Robert Roudet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les meilleures nouvelles d’Anton Tchékhov. Nouvelles traductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725373v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meilleures nouvelles d’Anton Tchékhov. Nouvelles traductions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le plurilinguisme à l’épreuve de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Zaremba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.11658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726308v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos sur l'intraduisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques russes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Beliakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bernitskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottineau Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2209,371 +2456,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autotraduction: Perspectives intertextuelles, transactions esthétiques, circulations interculturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Oustinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Smorąg-Goldberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction (2). Dialogalité, hétérogénéité énonciative et genres de l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska-Genieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/praxematique.6746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction (1). L’autre en dialogue : hétérogénéité énonciative et genres de l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska-Genieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 75, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/praxematique.6744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2583,314 +2830,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture mensongère de Nabokov. La mise à nu de l’artifice de la narration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From reported to invented discourse. The history of the faithful and unfaithful quote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique slave : mélanges offerts à Robert Roudet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le plurilinguisme à l'épreuve de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.11678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725374v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From reported to invented discourse. The history of the faithful and unfaithful quote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’écriture mensongère de Nabokov. La mise à nu de l’artifice de la narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le plurilinguisme à l'épreuve de la traduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études de linguistique slave : mélanges offerts à Robert Roudet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725366v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intraduisible conte merveilleux : entre exotisme et adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propos sur l'intraduisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et relations dans Le Petit Prince dans les traductions russes et ukrainiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Prince et les amis au pays des traductions. Études dédiées à Urszula Dambska-Prokop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2900,153 +3147,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique et syntaxe des constructions verbales en écho avec la négation : « спать не спит, но плакать не плачет».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Выраженность местоименного подлежащего второго лица в императиве: синтаксис, семантика и прагматика.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3056,105 +3303,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier, L’imaginaire du mot &amp;quot;slave&amp;quot; dans les langues française et allemande, entre dictionnaires et romans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lyon 3. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3301,51 +3548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyushkina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126881v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Biktchourina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580581v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725372v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bottineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.117.1.3291563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/modernites-russes.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55959/MSU0130-0075-9-2022-6-32-45" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9671" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin De Chanay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7589" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6995" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.1067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yurchenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zaremba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.11658" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bernitskaia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belikov Vladimir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Beliakov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottineau Tatiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushenkova Foscolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Oustinoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Smor&#261;g-Goldberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska-Genieys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.11678" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyushkina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Biktchourina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bottineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.117.1.3291563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/modernites-russes.698" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55959/MSU0130-0075-9-2022-6-32-45" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9671" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7589" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6995" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin De Chanay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.1067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bernitskaia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belikov Vladimir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Yurchenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zaremba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.11658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Beliakov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottineau Tatiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushenkova Foscolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Oustinoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Smor&#261;g-Goldberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska-Genieys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6744" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.11678" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>