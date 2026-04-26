--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -782,341 +782,449 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cités grecques face à l’imperium Romanum. Résilience, participation et adhésion des communautés grecques à la construction d’un empire (IIe siècle avant - Ier siècle de notre ère)</w:t>
+                <w:t xml:space="preserve">L'Orient romain, 66 av. n. è. – 235 de. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vlamos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 978-2-84867964-8</w:t>
+              <w:t xml:space="preserve">Atlande, 2023, 9782350309385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+              <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191320v1</w:t>
+                <w:t xml:space="preserve">hal-04334689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Orient romain, 66 av. n. è. – 235 de. n. è.</w:t>
+                <w:t xml:space="preserve">Les cités grecques face à l’imperium Romanum. Résilience, participation et adhésion des communautés grecques à la construction d’un empire (IIe siècle avant - Ier siècle de notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vlamos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Atlande, 2023, 9782350309385</w:t>
+              <w:t xml:space="preserve">2023, 978-2-84867964-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (manuel)</w:t>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334689v1</w:t>
+                <w:t xml:space="preserve">hal-04191320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une élite à une autre ? L’impact de la conquête romaine et de la provincialisation sur les hiérarchies sociales en Macédoine</w:t>
+                <w:t xml:space="preserve">Between recognition and indifference: Jeanne Robert, a woman in the shadow of a legend in Greek epigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Clément Bady; Olga Boubounelle; Alexandre Vlamos. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Garré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylviane Déderix; Maguelone Bastide. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cités grecques face à l’imperium Romanum. Résilience, participation et adhésion des communautés grecques à la construction d’un empire (IIe siècle avant - Ier siècle de notre ère)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dha.hs26.0153⟩</w:t>
+              <w:t xml:space="preserve">Pencil and Dust. Women who shaped archaeology in Greece and the Greek world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française d’Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.521-530, 2025, Suppléments du BCH, 978-2-86958-673-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15xg4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194040v1</w:t>
+                <w:t xml:space="preserve">hal-05577723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une élite à une autre ? L’impact de la conquête romaine et de la provincialisation sur les hiérarchies sociales en Macédoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boubounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Bady; Olga Boubounelle; Alexandre Vlamos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cités grecques face à l’imperium Romanum. Résilience, participation et adhésion des communautés grecques à la construction d’un empire (IIe siècle avant - Ier siècle de notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément 26, Presses universitaires de Franche-Comté, pp.153-176, 2023, Dialogues d'Histoire Ancienne, 978-2-84867964-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.hs26.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cités grecques face à l’imperium Romanum. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1139,70 +1247,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vlamos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Bady; Olga Boubounelle; Alexandre Vlamo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cités grecques face à l’imperium Romanum. Résilience, participation et adhésion des communautés grecques à la construction d’un empire (IIe siècle avant- Ier siècle de notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément 26, Presses universitaires de Franche-Comté, pp.25-36, 2023, Dialogues d'histoire ancienne, 9782848679648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dha.hs26.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1212,792 +1320,792 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpni. Campagne de terrain 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Chalazonitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12xfk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serments augustes et invocations de la Fortune de l’empereur dans les provinces hellénophones de l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Intraduisibles de l’Antiquité - Varia, 49, pp.365-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Beteinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.11614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/130bl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.Mitropoulos, Το πρότυπο του ηγεμόνα και η imitatio imperatoris: Διαλεκτικές επιρροής μεταξύ αυτοκρατόρων και υπηκόων στην ελληνορωμαϊκή Ανατολή (31 π.Χ. – 235 μ.Χ.). Athens, National and Kapodistrian University of Athens, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://bmcr.brynmawr.edu/2024/2024.07.15/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huber, William van Andringa, Côtoyer les dieux: l'organisation des espaces dans les sanctuaires grecs et romains. BCH supplément, 64. Athens: École française d’Athènes, 2022. Pp. 258. ISBN 9782869585638</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.9759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04249059v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Huber, William van Andringa, Côtoyer les dieux: l'organisation des espaces dans les sanctuaires grecs et romains. BCH supplément, 64. Athens: École française d’Athènes, 2022. Pp. 258. ISBN 9782869585638</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://bmcr.brynmawr.edu/2023/2023.05.21/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04260767v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Evangelidis, The archaeology of Roman Macedonia, Urban and Rural Environments (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.439-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monnayage des questeurs et l’instauration du culte de la déesse Rome en Macédoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75-09, pp.361-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2007,560 +2115,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koinon, ethnos et éparcheia : emprise territoriale, rôle politique et discours identitaire du koinon des Macédoniens à l’époque impériale</w:t>
+                <w:t xml:space="preserve">Le culte impérial : dialogue ou négociation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires multiples : Discours politiques, discours identitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stefania De Vido; Arianna Esposito; Airton Pollini; Clémence Weber-Pallez, Jun 2024, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Les cités grecques à l’aune de « l’âge de la négociation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Vlamos; Julie Bernini; Nicolas Genis, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688218v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le culte impérial : dialogue ou négociation ?</w:t>
+                <w:t xml:space="preserve">Women in imperial Macedonia: a historical and epigraphic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cités grecques à l’aune de « l’âge de la négociation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Vlamos; Julie Bernini; Nicolas Genis, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Greek Matronae: Female Civic Presence and Self-Representation in Imperial Greece (1st - 3rd c. CE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giorgos Mitropoulos; Panagiotis Kanstantinidis, Jun 2024, Athènes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573186v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women in imperial Macedonia: a historical and epigraphic perspective</w:t>
+                <w:t xml:space="preserve">Koinon, ethnos et éparcheia : emprise territoriale, rôle politique et discours identitaire du koinon des Macédoniens à l’époque impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greek Matronae: Female Civic Presence and Self-Representation in Imperial Greece (1st - 3rd c. CE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giorgos Mitropoulos; Panagiotis Kanstantinidis, Jun 2024, Athènes, France</w:t>
+              <w:t xml:space="preserve">Territoires multiples : Discours politiques, discours identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefania De Vido; Arianna Esposito; Airton Pollini; Clémence Weber-Pallez, Jun 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688210v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpni 2022-2026: Late Antique Phases of a Site in Eastern Macedonia and its Ongoing Excavation (EFA, Ephorate of Antiquities of Serres) - Methodologies and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Chalazonitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Byzantine Archaeology in Greece and the Aegean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Priscilla Ralli, Feb 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les empereurs et Alexandre : un exemple de célébration croisée dans les provinces de Macédoine et de Thrace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Honorer l'empereur et la famille impériale en Italie et dans les provinces : monuments et images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuelle Rosso; Marjolaine Bénaïch, May 2023, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir des effigies impériales à la fin de l’Antiquité dans les provinces hellénophones : entre destruction, mutilation et préservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions sur les mutilations des sculptures antiques. Détruire, transformer, désacraliser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chloé Damay; Pierre-Antoine Lamy, Oct 2022, Bavay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses d'un lieu de culte au prisme de ses statues : l'exemple de la terrasse nord de l'agora de Thessalonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier doctoral "La statue divine dans les pratiques religieuses antiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuelle Rosso; Hélène Brun-Kyriakidis; Caroline Michel d'Annoville, Mar 2022, Athènes, Ecole française d'Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde &amp;quot;Gouverner avec ses maîtres. Communautés grecques et pouvoir romain (IIe s. av. – Ier s. de n.è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2569,98 +2677,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vlamos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Rendez-Vous de l’Histoire de Blois : Gouverner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Blois / Journées de l'histoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2728,51 +2836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75C68A7F"/>
+    <w:nsid w:val="16C19FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2876,51 +2984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47256377"/>
+    <w:nsid w:val="F14F4BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9FF89D53"/>
+    <w:nsid w:val="98EB34F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3172,51 +3280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9AB1A3FF"/>
+    <w:nsid w:val="65E56BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3320,51 +3428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3FDE95A8"/>
+    <w:nsid w:val="63573D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3468,51 +3576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FF8CAF8C"/>
+    <w:nsid w:val="C7257369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3616,51 +3724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4E473FE7"/>
+    <w:nsid w:val="87983966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3764,51 +3872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7166D494"/>
+    <w:nsid w:val="1646F01E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3912,51 +4020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A4057657"/>
+    <w:nsid w:val="7B83DC2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4167,51 +4275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-boubounelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3832-5132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269318720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vlamos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-boubounelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3832-5132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269318720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vlamos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Garr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efa/20656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xg4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>