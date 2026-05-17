--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -2123,234 +2123,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le culte impérial : dialogue ou négociation ?</w:t>
+                <w:t xml:space="preserve">Koinon, ethnos et éparcheia : emprise territoriale, rôle politique et discours identitaire du koinon des Macédoniens à l’époque impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cités grecques à l’aune de « l’âge de la négociation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Vlamos; Julie Bernini; Nicolas Genis, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Territoires multiples : Discours politiques, discours identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefania De Vido; Arianna Esposito; Airton Pollini; Clémence Weber-Pallez, Jun 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573186v1</w:t>
+                <w:t xml:space="preserve">hal-04688218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women in imperial Macedonia: a historical and epigraphic perspective</w:t>
+                <w:t xml:space="preserve">Le culte impérial : dialogue ou négociation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greek Matronae: Female Civic Presence and Self-Representation in Imperial Greece (1st - 3rd c. CE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giorgos Mitropoulos; Panagiotis Kanstantinidis, Jun 2024, Athènes, France</w:t>
+              <w:t xml:space="preserve">Les cités grecques à l’aune de « l’âge de la négociation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Vlamos; Julie Bernini; Nicolas Genis, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688210v1</w:t>
+                <w:t xml:space="preserve">hal-04573186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koinon, ethnos et éparcheia : emprise territoriale, rôle politique et discours identitaire du koinon des Macédoniens à l’époque impériale</w:t>
+                <w:t xml:space="preserve">Women in imperial Macedonia: a historical and epigraphic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires multiples : Discours politiques, discours identitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stefania De Vido; Arianna Esposito; Airton Pollini; Clémence Weber-Pallez, Jun 2024, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Greek Matronae: Female Civic Presence and Self-Representation in Imperial Greece (1st - 3rd c. CE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giorgos Mitropoulos; Panagiotis Kanstantinidis, Jun 2024, Athènes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688218v1</w:t>
+                <w:t xml:space="preserve">hal-04688210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpni 2022-2026: Late Antique Phases of a Site in Eastern Macedonia and its Ongoing Excavation (EFA, Ephorate of Antiquities of Serres) - Methodologies and Preliminary Results</w:t>
               </w:r>
@@ -2836,51 +2836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16C19FA8"/>
+    <w:nsid w:val="F393840D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2984,51 +2984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F14F4BED"/>
+    <w:nsid w:val="52AA2691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3132,51 +3132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="98EB34F3"/>
+    <w:nsid w:val="7585FCB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3280,51 +3280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65E56BBF"/>
+    <w:nsid w:val="21BEB133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3428,51 +3428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="63573D15"/>
+    <w:nsid w:val="F39215AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3576,51 +3576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C7257369"/>
+    <w:nsid w:val="39D5113C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3724,51 +3724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="87983966"/>
+    <w:nsid w:val="3C3BD483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3872,51 +3872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1646F01E"/>
+    <w:nsid w:val="EB255176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4020,51 +4020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7B83DC2B"/>
+    <w:nsid w:val="C8D83BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4275,51 +4275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-boubounelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3832-5132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269318720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vlamos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Garr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efa/20656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xg4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-boubounelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3832-5132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269318720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vlamos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Garr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efa/20656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xg4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs26.0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>