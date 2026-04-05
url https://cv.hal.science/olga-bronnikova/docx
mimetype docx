--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1987,217 +1987,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapia, Stéphane de (2008) &amp;lt;i&amp;gt;Système migratoire euroméditerranéen&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial : Le visible et l'invisible dans le champ des études sur les migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bélouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Counilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12k66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616044v1</w:t>
+                <w:t xml:space="preserve">halshs-01446926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Le visible et l'invisible dans le champ des études sur les migration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tapia, Stéphane de (2008) &amp;lt;i&amp;gt;Système migratoire euroméditerranéen&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12k66⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01446926v1</w:t>
+                <w:t xml:space="preserve">hal-04616044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4117,90 +4117,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le visible et l'invisible dans le champ des études sur les migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bélouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bélouin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Counilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4866,51 +4866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gavrilova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Margvelashvili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2024.2437577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53483/ybeo2250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2QFZ03HX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deschepper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Podzorova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Byford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.494.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2016.3122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emanovskaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.993" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;louin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Counilh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k66" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/lempire-centre-et-peripheries/4803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kesa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Radvanyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-migrations-internationales-9782200250126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124227v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz Galbete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Ferry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gavrilova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Margvelashvili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2024.2437577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53483/ybeo2250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2QFZ03HX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deschepper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Podzorova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Byford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.494.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2016.3122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emanovskaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.993" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;louin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Counilh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k66" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/lempire-centre-et-peripheries/4803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kesa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Radvanyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-migrations-internationales-9782200250126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124227v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz Galbete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Ferry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>