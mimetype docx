--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1196,247 +1196,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militants face à la « souverainisation » numérique. Réactions et nouvelles mobilisations dans l’ex-bloc socialiste (Russie, Ukraine, Cuba)</w:t>
+                <w:t xml:space="preserve">« Se protéger ou périr »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 134-135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.8498⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900652v1</w:t>
+                <w:t xml:space="preserve">halshs-04397364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Se protéger ou périr »</w:t>
+                <w:t xml:space="preserve">Militants face à la « souverainisation » numérique. Réactions et nouvelles mobilisations dans l’ex-bloc socialiste (Russie, Ukraine, Cuba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 134-135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.8587⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-04397364v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célébrer, commémorer et oublier 1917 en Europe de l’Ouest</w:t>
               </w:r>
@@ -1602,183 +1602,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de l’histoire des relations entre l’État russe et « ses » émigrés. Entre histoire « objective » de la Russie et histoires « subjectives » des migrants militants contestataires</w:t>
+                <w:t xml:space="preserve">Le renouveau de la politique dans l'émigration russe en France (2011-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, https://temporalites.revues.org/3194. </w:t>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.91 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.3194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/russe.2016.3122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01291150v1</w:t>
+                <w:t xml:space="preserve">hal-01928485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouveau de la politique dans l'émigration russe en France (2011-2013)</w:t>
+                <w:t xml:space="preserve">La fabrique de l’histoire des relations entre l’État russe et « ses » émigrés. Entre histoire « objective » de la Russie et histoires « subjectives » des migrants militants contestataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue russe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46, pp.91 - 103. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://temporalites.revues.org/3194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/russe.2016.3122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.3194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928485v1</w:t>
+                <w:t xml:space="preserve">halshs-01291150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commerces ex-soviétiques russophones à Paris : entre altérité et invisibilité</w:t>
               </w:r>
@@ -2228,51 +2228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating the moral and territorial boundaries of the Russian public space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, Technology and Human Dignity: Disputed Rights, Contested Truths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negociando las fronteras morales y territoriales de la esfera publica rusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granaslavic (V international conference « Andalusian Slavic Studies workdays)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2612,407 +2612,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Security Training: GAFAM/MAGMA, Data Protection, and Encryption</w:t>
+                <w:t xml:space="preserve">From Digital Control to Physical Repression: Searches, Prison, Exile, and War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The MIT Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Authoritarianism in the Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The MIT Press, pp.93-116, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0009⟩</w:t>
+              <w:t xml:space="preserve">, The MIT Press, pp.191-214, 2025, 9780262385312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05545929v1</w:t>
+                <w:t xml:space="preserve">halshs-05545940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés russes en Géorgie : invisibilité politique et actions envers les réfugiés ukrainiens</w:t>
+                <w:t xml:space="preserve">Digital Security Training: GAFAM/MAGMA, Data Protection, and Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exil et Politique. Résistances, engagements et mobilisations en migration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Authoritarianism in the Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The MIT Press, pp.93-116, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05312230v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05545929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Digital Control to Physical Repression: Searches, Prison, Exile, and War</w:t>
+                <w:t xml:space="preserve">Exilés russes en Géorgie : invisibilité politique et actions envers les réfugiés ukrainiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">The MIT Press. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Bassi; Pauline Brücker; Olivier Clochard; Le Bail, Hélène; Lecadet, Clara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Authoritarianism in the Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exil et Politique. Résistances, engagements et mobilisations en migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, MiMed, 979-10-318-0743-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05545940v1</w:t>
+                <w:t xml:space="preserve">halshs-05312230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Kossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t>
@@ -3063,77 +3063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’emprise numérique à la répression physique : perquisitions, prison, exil et guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, p. 189-211, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3158,51 +3158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à la sécurité numérique : GAFAM/ MAGMA, protection des données et chiffrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3262,51 +3262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à la sécurité numérique : GAFAM/ MAGMA, protection des données et chiffrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3465,77 +3465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institute of Network Cultures. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stefania Milan, Emiliano Treré &amp; Silvia Masiero (eds.) COVID-19 from the Margins. Pandemic Invisibilities, Policies and Resistance in the Datafied Society</w:t>
@@ -4478,90 +4478,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;Internet souverain&amp;quot; russe face au Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -4866,51 +4866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gavrilova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Margvelashvili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2024.2437577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53483/ybeo2250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2QFZ03HX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deschepper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Podzorova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Byford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.494.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2016.3122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emanovskaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.993" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;louin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Counilh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k66" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/lempire-centre-et-peripheries/4803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kesa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Radvanyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-migrations-internationales-9782200250126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124227v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz Galbete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Ferry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gavrilova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Margvelashvili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2024.2437577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53483/ybeo2250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2QFZ03HX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deschepper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Podzorova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Byford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.494.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2016.3122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emanovskaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.993" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;louin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Counilh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k66" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/lempire-centre-et-peripheries/4803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kesa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Radvanyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-migrations-internationales-9782200250126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124227v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz Galbete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Ferry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>