--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1196,247 +1196,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Se protéger ou périr »</w:t>
+                <w:t xml:space="preserve">Militants face à la « souverainisation » numérique. Réactions et nouvelles mobilisations dans l’ex-bloc socialiste (Russie, Ukraine, Cuba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 134-135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.8587⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04397364v1</w:t>
+                <w:t xml:space="preserve">hal-03900652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militants face à la « souverainisation » numérique. Réactions et nouvelles mobilisations dans l’ex-bloc socialiste (Russie, Ukraine, Cuba)</w:t>
+                <w:t xml:space="preserve">« Se protéger ou périr »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 134-135, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terminal.8498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03900652v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04397364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célébrer, commémorer et oublier 1917 en Europe de l’Ouest</w:t>
               </w:r>
@@ -1602,183 +1602,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouveau de la politique dans l'émigration russe en France (2011-2013)</w:t>
+                <w:t xml:space="preserve">La fabrique de l’histoire des relations entre l’État russe et « ses » émigrés. Entre histoire « objective » de la Russie et histoires « subjectives » des migrants militants contestataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue russe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46, pp.91 - 103. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://temporalites.revues.org/3194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/russe.2016.3122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.3194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928485v1</w:t>
+                <w:t xml:space="preserve">halshs-01291150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de l’histoire des relations entre l’État russe et « ses » émigrés. Entre histoire « objective » de la Russie et histoires « subjectives » des migrants militants contestataires</w:t>
+                <w:t xml:space="preserve">Le renouveau de la politique dans l'émigration russe en France (2011-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, https://temporalites.revues.org/3194. </w:t>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.91 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.3194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/russe.2016.3122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01291150v1</w:t>
+                <w:t xml:space="preserve">hal-01928485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commerces ex-soviétiques russophones à Paris : entre altérité et invisibilité</w:t>
               </w:r>
@@ -2228,51 +2228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating the moral and territorial boundaries of the Russian public space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, Technology and Human Dignity: Disputed Rights, Contested Truths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negociando las fronteras morales y territoriales de la esfera publica rusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granaslavic (V international conference « Andalusian Slavic Studies workdays)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2612,407 +2612,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Digital Control to Physical Repression: Searches, Prison, Exile, and War</w:t>
+                <w:t xml:space="preserve">Digital Security Training: GAFAM/MAGMA, Data Protection, and Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daucé</w:t>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Authoritarianism in the Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The MIT Press, pp.191-214, 2025, 9780262385312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0013⟩</w:t>
+              <w:t xml:space="preserve">, The MIT Press, pp.93-116, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05545940v1</w:t>
+                <w:t xml:space="preserve">halshs-05545929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Security Training: GAFAM/MAGMA, Data Protection, and Encryption</w:t>
+                <w:t xml:space="preserve">Exilés russes en Géorgie : invisibilité politique et actions envers les réfugiés ukrainiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Bassi; Pauline Brücker; Olivier Clochard; Le Bail, Hélène; Lecadet, Clara. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Authoritarianism in the Making</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Exil et Politique. Résistances, engagements et mobilisations en migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, MiMed, 979-10-318-0743-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05545929v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05312230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés russes en Géorgie : invisibilité politique et actions envers les réfugiés ukrainiens</w:t>
+                <w:t xml:space="preserve">From Digital Control to Physical Repression: Searches, Prison, Exile, and War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie Bassi; Pauline Brücker; Olivier Clochard; Le Bail, Hélène; Lecadet, Clara. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The MIT Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exil et Politique. Résistances, engagements et mobilisations en migration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Authoritarianism in the Making: Repression and Resistance on the Russian Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The MIT Press, pp.191-214, 2025, 9780262385312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05312230v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05545940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daucé</w:t>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Kossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t>
@@ -3063,77 +3063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’emprise numérique à la répression physique : perquisitions, prison, exil et guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, p. 189-211, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3158,51 +3158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à la sécurité numérique : GAFAM/ MAGMA, protection des données et chiffrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3262,51 +3262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à la sécurité numérique : GAFAM/ MAGMA, protection des données et chiffrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3465,77 +3465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daucé</w:t>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institute of Network Cultures. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stefania Milan, Emiliano Treré &amp; Silvia Masiero (eds.) COVID-19 from the Margins. Pandemic Invisibilities, Policies and Resistance in the Datafied Society</w:t>
@@ -4478,90 +4478,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;Internet souverain&amp;quot; russe face au Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daucé</w:t>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -4866,51 +4866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gavrilova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Margvelashvili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2024.2437577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53483/ybeo2250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2QFZ03HX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deschepper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Podzorova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Byford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.494.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2016.3122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emanovskaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.993" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;louin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Counilh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k66" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/lempire-centre-et-peripheries/4803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kesa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Radvanyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-migrations-internationales-9782200250126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124227v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz Galbete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Ferry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gavrilova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Margvelashvili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2024.2437577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53483/ybeo2250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2QFZ03HX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deschepper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Podzorova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Byford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.494.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2016.3122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emanovskaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.993" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;louin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Counilh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k66" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/lempire-centre-et-peripheries/4803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kesa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Radvanyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-migrations-internationales-9782200250126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124227v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz Galbete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Ferry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>