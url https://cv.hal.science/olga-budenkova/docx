--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2483,1577 +2483,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the effect of a thermoelectric magnetic force onto conducting particles immersed in the liquid metal</w:t>
+                <w:t xml:space="preserve">Thermoelectric effects on electrically conducting particles in liquid metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">y Du Terrail Couvat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Gagnoud</w:t>
+                <w:t xml:space="preserve">F. Baltaretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Salloum Abou Jaoude</w:t>
+                <w:t xml:space="preserve">S. Letout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Nguyen-Thi</w:t>
+                <w:t xml:space="preserve">Z.M. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/84/1/012019⟩</w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, 117 (45-55), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22364/mhd.51.1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232204v1</w:t>
+                <w:t xml:space="preserve">hal-01220235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric effects on electrically conducting particles in liquid metal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the effect of a thermoelectric magnetic force onto conducting particles immersed in the liquid metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Letout</w:t>
+                <w:t xml:space="preserve">y Du Terrail Couvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.M. Ren</w:t>
+                <w:t xml:space="preserve">G. Salloum Abou Jaoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">H Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, 117 (45-55), </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (012019), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22364/mhd.51.1.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/84/1/012019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220235v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the RMF stirring of molten Ga-In alloy using RANS k- and LES turbulence models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Fields, Convection and Solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csaba Nagy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+                <w:t xml:space="preserve">Jiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Kaldre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Salloum-Abou-Jaoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 790-791 (402-407), pp.402-407</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 790-791 (1), pp.375 - 383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.790-791.375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148574v1</w:t>
+                <w:t xml:space="preserve">hal-01727194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Fields, Convection and Solidification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">In Situ and Real-Time Analysis of TEM Forces Induced by a Permanent Magnetic Field during Solidification of Al-4wt%Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Salloum-Abou-Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imants Kaldre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 790-791 (1), pp.375 - 383. </w:t>
+              <w:t xml:space="preserve">, 2014, 790-791, pp.420 - 425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.790-791.375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.790-791.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727194v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ and Real-Time Analysis of TEM Forces Induced by a Permanent Magnetic Field during Solidification of Al-4wt%Cu</w:t>
+                <w:t xml:space="preserve">In-situ and real-time analysis of TEM forces induced by a permanent magnetic field during solidification of Al-4wr%Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Salloum-Abou-Jaoude</w:t>
+                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Reinhart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imants Kaldre</w:t>
+                <w:t xml:space="preserve">G. Salloum Abou-Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaldre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 790-791, pp.420 - 425. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 790-791, pp.420-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728130v1</w:t>
+                <w:t xml:space="preserve">hal-01148573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ and real-time analysis of TEM forces induced by a permanent magnetic field during solidification of Al-4wr%Cu</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the RMF stirring of molten Ga-In alloy using RANS k- and LES turbulence models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Csaba Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Salloum Abou-Jaoude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Reinhart</w:t>
+                <w:t xml:space="preserve">Arnold Rónaföldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kaldre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">András Roósz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 790-791, pp.420-425</w:t>
+              <w:t xml:space="preserve">, 2014, 790-791 (402-407), pp.402-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148573v1</w:t>
+                <w:t xml:space="preserve">hal-01148574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a directional solidification of a binary Al-7wt%Si and a ternary alloy Al-7wt%Si-1wt%Fe under the action of a rotating magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baltaretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Combeau</w:t>
+                <w:t xml:space="preserve">J. Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bellet</w:t>
+                <w:t xml:space="preserve">A. Roosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Fautrelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Arquis</w:t>
+                <w:t xml:space="preserve">A. Ronafoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012086⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194688v1</w:t>
+                <w:t xml:space="preserve">hal-00794263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a directional solidification of a binary Al-7wt%Si and a ternary alloy Al-7wt%Si-1wt%Fe under the action of a rotating magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Thermoelectric Magnetic Convection on the Solidification Structure During Directional Solidification under Lower Transverse Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.M. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Ronafoldi</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012046⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43A (2), pp.789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-011-1038-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794263v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Thermoelectric Magnetic Convection on the Solidification Structure During Directional Solidification under Lower Transverse Magnetic Field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Budenkova</w:t>
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+                <w:t xml:space="preserve">E Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 43A (2), pp.789. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.012086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-011-1038-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728131v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of forced/natural convection on segregation during the directional solidification of Al-based binary alloys.</w:t>
+                <w:t xml:space="preserve">Numerial investigation of the influence of forced convection induced by a travelling magnetic field during solidification of metallic alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (1), pp.193-208</w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456229v1</w:t>
+                <w:t xml:space="preserve">hal-00457012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerial investigation of the influence of forced convection induced by a travelling magnetic field during solidification of metallic alloys.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (7), pp.1318-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2010.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457012v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Gobin</w:t>
+                <w:t xml:space="preserve">Influence of forced/natural convection on segregation during the directional solidification of Al-based binary alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rady</w:t>
+                <w:t xml:space="preserve">A.I. Ciobanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zaïdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (1), pp.193-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00528029v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of columnar to equiaxed transition - application to microgravity experiments</w:t>
               </w:r>
@@ -4173,51 +4173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of metallic alloys under Magnetic fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaïdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans. Indian Institute of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62 (4-5), pp.465-467</w:t>
@@ -4298,103 +4298,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (11), pp.2013-2016. </w:t>
@@ -4832,316 +4832,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavitation Under Magnetic Field: Simulation Of The Hydrodynamic Of The Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
+                <w:t xml:space="preserve">Yaël Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chometon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th PAMIR International Conference - Fundamental and Applied MHD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry-le-Rouet, France. pp.194-199</w:t>
+              <w:t xml:space="preserve">13th International PAMIR Conference - Fundamental and Applied MHD, Carry le Rouet (15-19 september 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry le rouet, France. pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774080v1</w:t>
+                <w:t xml:space="preserve">hal-04848505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Under Magnetic Field: Simulation Of The Hydrodynamic Of The Bubble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Bouzehouane</w:t>
+                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ayela</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Chometon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International PAMIR Conference - Fundamental and Applied MHD, Carry le Rouet (15-19 september 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry le rouet, France. pp.16-20</w:t>
+              <w:t xml:space="preserve">13th PAMIR International Conference - Fundamental and Applied MHD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry-le-Rouet, France. pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848505v1</w:t>
+                <w:t xml:space="preserve">hal-04774080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble implosion in a diamagnetic fluid under magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th PAMIR International Conference Fundamental and Applied MHD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Carry - le - Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5160,723 +5160,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Calorimetry of Liquid Metals in Electromagnetic Levitation: Comparison of Procedures in Microgravity and Terrestrial Conditions:</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olga Budenkova</w:t>
+                <w:t xml:space="preserve">The impact of melt flow on solidification patterns in a ternary Ga-In-Bi alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Shevchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2023 Materials Research in Reduced Gravity — Thermophysical Properties</w:t>
+              <w:t xml:space="preserve">TMS 2023 Frontiers in Solidification: An MPMD Symposium Honoring Jonathan A. Dantzig — X-ray In Situ Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San-Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861711v1</w:t>
+                <w:t xml:space="preserve">hal-04861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of melt flow on solidification patterns in a ternary Ga-In-Bi alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Eckert</w:t>
+                <w:t xml:space="preserve">AC Calorimetry of Liquid Metals in Electromagnetic Levitation: Comparison of Procedures in Microgravity and Terrestrial Conditions:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2023 Frontiers in Solidification: An MPMD Symposium Honoring Jonathan A. Dantzig — X-ray In Situ Investigations</w:t>
+              <w:t xml:space="preserve">TMS 2023 Materials Research in Reduced Gravity — Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San-Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861694v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL SIMULATIONS OF TURBULENT FLOW IN THE ELECTROMAGNETICALLY LEVITATED METALLIC DROPLET</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Delannoy</w:t>
+                <w:t xml:space="preserve">Three-phase numerical modeling for equiaxed solidification of Sn–10 wt.%Pb alloy under forced convection driven by electromagnetic force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th pamir International Conference Fundamental and Applied MHD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint 5th International Conference on Advances in Solidification Processes (ICASP-5) &amp; 5th International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Salzburg, Austria. pp.012030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395701v1</w:t>
+                <w:t xml:space="preserve">hal-02342109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-phase numerical modeling for equiaxed solidification of Sn–10 wt.%Pb alloy under forced convection driven by electromagnetic force</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Budenkova</w:t>
+                <w:t xml:space="preserve">NUMERICAL SIMULATIONS OF TURBULENT FLOW IN THE ELECTROMAGNETICALLY LEVITATED METALLIC DROPLET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 5th International Conference on Advances in Solidification Processes (ICASP-5) &amp; 5th International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th pamir International Conference Fundamental and Applied MHD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342109v1</w:t>
+                <w:t xml:space="preserve">hal-02395701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-phase equiaxed solidification numerical model for binary alloy coupling macroscopic transport and grain growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of modulated calorimetry to the Liquid metals using electromagnetic levitation and static magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Milgravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidification and Gravity VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPM 2018 - 9th International Symposium on Electromagnetic Processing of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hyogo, Japan. pp.012004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/424/1/012004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342176v1</w:t>
+                <w:t xml:space="preserve">hal-01922570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of modulated calorimetry to the Liquid metals using electromagnetic levitation and static magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3-phase equiaxed solidification numerical model for binary alloy coupling macroscopic transport and grain growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPM 2018 - 9th International Symposium on Electromagnetic Processing of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solidification and Gravity VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Miskolc, Hungary. pp.179-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/424/1/012004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01922570v1</w:t>
+                <w:t xml:space="preserve">hal-02342176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Numerical simulation of Surface Deformation in a three fluid process stirred by low frequency magnetic field</w:t>
               </w:r>
@@ -6044,51 +6044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Sturz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Roósz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification and Gravity VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Miskolc, Hungary</w:t>
@@ -6329,51 +6329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation series for the investigation and validation of the Lorenz force field in bidirectional travelling magnetic field via thermal gradient shift effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csaba Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Duterrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronaföldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Roósz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification and Gravity VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Miskolc, Austria. pp.173 - 178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6752,51 +6752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Duterrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th PAMIR International Conference Fundamental and Applied MHD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6815,825 +6815,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Electromagnetic stirring on the solidification of Al-7wt%Si alloy: experiment and simulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method for calculating thermoelectric current during the solidification of alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Du Terrail</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y.F. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.M. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331659v1</w:t>
+                <w:t xml:space="preserve">hal-01331678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for calculating thermoelectric current during the solidification of alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of thermoelectric magnetic effects in solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Du Terrail Couvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Brasiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331678v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of thermoelectric magnetic effects in solidification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Gagnoud</w:t>
+                <w:t xml:space="preserve">Effect of Electromagnetic stirring on the solidification of Al-7wt%Si alloy: experiment and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Brasiliano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y Fautrelle</w:t>
+                <w:t xml:space="preserve">Yves Du Terrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Roósz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331862v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-electric motions and structures generated by magnetic fields during the solidification of metallic alloys.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bojarevics</w:t>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPM2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794285v1</w:t>
+                <w:t xml:space="preserve">hal-00714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
+                <w:t xml:space="preserve">Thermal phenomena in processes with liqui6solid phase changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baltaretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Arquis</w:t>
+                <w:t xml:space="preserve">M. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciobanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
+              <w:t xml:space="preserve">6th Colloquium on Energy-Environment-Economy and Thermodynamics COFRET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Sozopol, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714108v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal phenomena in processes with liqui6solid phase changes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Baltaretu</w:t>
+                <w:t xml:space="preserve">Thermo-electric motions and structures generated by magnetic fields during the solidification of metallic alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.M. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Bianchi</w:t>
+                <w:t xml:space="preserve">A. Bojarevics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Colloquium on Energy-Environment-Economy and Thermodynamics COFRET 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Sozopol, Bulgaria</w:t>
+              <w:t xml:space="preserve">EPM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794288v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plenary lecture ICASP-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7671,103 +7671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Düsseldorf, Germany. 7 p</w:t>
@@ -7796,103 +7796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
@@ -7921,77 +7921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers in Solidification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8029,51 +8029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote lecture to CRSHT Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8081,51 +8081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the Romanian Society on Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Craïova, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8163,90 +8163,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions and progresses in AC to DC inductive Processes in EPM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.M. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HES-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, PADOUA, Italy</w:t>
@@ -8288,90 +8288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition colonnaire - équiaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ciobanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique CNRS Changement de Phases - applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, LES EMBIEZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8396,51 +8396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of Metallic alloys under magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8547,51 +8547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEP 2008, Modelling for Electromagnetic Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hannover, Germany. pp.179-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8903,51 +8903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th PAMIR International Conference Fundamental and Applied MHD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9004,90 +9004,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay in the inception of hydrodynamic cavitation in the presence of a strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS18 18th meeting of the European Society of Sonochemistry, Leuven (May 27-31, 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9425,51 +9425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FE66BC7"/>
+    <w:nsid w:val="E73DE597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9656,51 +9656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-budenkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8850-2683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231481071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/146154440188335342426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774530v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shevchenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichingnoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Eckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.120818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engang Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42243-021-00685-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.09.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.56.2-3.12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2019-0218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119414" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semenov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernabeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rukolaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabeu N." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail-Couvat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Abou Jaoude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou Jaoude" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen-Thi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/84/1/012019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baltaretu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Ren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.51.1.6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Nagy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold R&#243;naf&#246;ldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Ro&#243;sz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Kaldre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou-Jaoude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaldre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Combeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fautrelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gobin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arquis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovacs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roosz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronafoldi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-1038-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noeppel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ciobanas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Za&#239;dat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sturz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136404609x367272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiliev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yuferev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kalaev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.12.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGBM354V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasilyev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rukolaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Yuferev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasiliev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Shlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Bouzehouane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shevchenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chichignoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eckert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342109v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgravis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Garnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steinbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Ratke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Zimmermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Takamura Yanaguissava" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronaf&#246;ldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubald" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331659v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Fan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brasiliano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bojarevics" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bianchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Privalov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Batkovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smirnova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarpagkou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/mecanique" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03593335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-budenkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8850-2683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231481071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/146154440188335342426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774530v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shevchenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichingnoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Eckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.120818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engang Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42243-021-00685-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.09.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.56.2-3.12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2019-0218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119414" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semenov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernabeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rukolaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabeu N." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail-Couvat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Abou Jaoude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baltaretu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Ren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.51.1.6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou Jaoude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen-Thi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/84/1/012019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Kaldre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.375" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.420" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou-Jaoude" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaldre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Nagy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold R&#243;naf&#246;ldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Ro&#243;sz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovacs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roosz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronafoldi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-1038-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Combeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fautrelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gobin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arquis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noeppel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ciobanas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Za&#239;dat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sturz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136404609x367272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiliev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yuferev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kalaev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.12.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGBM354V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasilyev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rukolaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Yuferev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasiliev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Shlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Bouzehouane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shevchenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chichignoud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eckert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgravis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steinbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Ratke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Zimmermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Takamura Yanaguissava" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronaf&#246;ldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubald" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Fan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brasiliano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331659v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794288v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bianchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bojarevics" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Privalov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Batkovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smirnova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarpagkou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/mecanique" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03593335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>