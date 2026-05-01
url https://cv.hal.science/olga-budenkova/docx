--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -458,378 +458,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a coil for electromagnetic levitation: comparison of numerical models and coil realization</w:t>
+                <w:t xml:space="preserve">A sessile drop approach for studying 4H-SiC/liquid silicon high-temperature interface reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pons</w:t>
+                <w:t xml:space="preserve">Xinming Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Gagnoud</w:t>
+                <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (1/2), pp.55-64. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22364/mhd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06816-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739247v1</w:t>
+                <w:t xml:space="preserve">hal-03515056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF HEAT TRANSFER IN A NICKEL DROPLET IN ELECTROMAGNETIC LEVITATION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a coil for electromagnetic levitation: comparison of numerical models and coil realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gagnoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O Budenkova</w:t>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58 (4), pp.483-490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22364/mhd.58.4.12⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 58 (1/2), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22364/mhd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228617v1</w:t>
+                <w:t xml:space="preserve">hal-03739247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sessile drop approach for studying 4H-SiC/liquid silicon high-temperature interface reconstructions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinming Xing</w:t>
+                <w:t xml:space="preserve">STUDY OF HEAT TRANSFER IN A NICKEL DROPLET IN ELECTROMAGNETIC LEVITATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">A Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.483-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06816-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22364/mhd.58.4.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515056v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vertical electromagnetic stirring on solute distribution in billet continuous casting process</w:t>
               </w:r>
@@ -1069,191 +1069,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the hydrodynamics in a two-phase induction melter for nuclear waste treatment under various operating parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulations of turbulent flow in an electromagnetically levitated metallic droplet using k-Ω SST and Reynolds stress models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.09.005⟩</w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2-3), pp.203-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22364/mhd.56.2-3.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342121v1</w:t>
+                <w:t xml:space="preserve">hal-03017202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two-phase and three-phase macroscopic models of equiaxed grain growth in solidification of binary alloy with electromagnetic stirring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1284,249 +1254,279 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 861, pp.012026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of turbulent flow in an electromagnetically levitated metallic droplet using k-Ω SST and Reynolds stress models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of the hydrodynamics in a two-phase induction melter for nuclear waste treatment under various operating parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (2-3), pp.203-214. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.181-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22364/mhd.56.2-3.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017202v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of heat transfers between inductively heated metallic and dielectric phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (1), pp.108-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabeu N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rukolaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2649,51 +2649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y Du Terrail Couvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salloum Abou Jaoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,943 +2751,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Fields, Convection and Solidification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of the RMF stirring of molten Ga-In alloy using RANS k- and LES turbulence models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang Wang</w:t>
+                <w:t xml:space="preserve">Csaba Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imants Kaldre</w:t>
+                <w:t xml:space="preserve">Arnold Rónaföldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Salloum-Abou-Jaoude</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">András Roósz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 790-791 (1), pp.375 - 383. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 790-791 (402-407), pp.402-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727194v1</w:t>
+                <w:t xml:space="preserve">hal-01148574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ and Real-Time Analysis of TEM Forces Induced by a Permanent Magnetic Field during Solidification of Al-4wt%Cu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Fields, Convection and Solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Imants Kaldre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Salloum-Abou-Jaoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Imants Kaldre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 790-791, pp.420 - 425. </w:t>
+              <w:t xml:space="preserve">, 2014, 790-791 (1), pp.375 - 383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.790-791.420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.790-791.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728130v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ and real-time analysis of TEM forces induced by a permanent magnetic field during solidification of Al-4wr%Cu</w:t>
+                <w:t xml:space="preserve">In Situ and Real-Time Analysis of TEM Forces Induced by a Permanent Magnetic Field during Solidification of Al-4wt%Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Salloum-Abou-Jaoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Salloum Abou-Jaoude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Kaldre</w:t>
+                <w:t xml:space="preserve">Guillaume Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Kaldre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 790-791, pp.420-425</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 790-791, pp.420 - 425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.790-791.420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148573v1</w:t>
+                <w:t xml:space="preserve">hal-01728130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the RMF stirring of molten Ga-In alloy using RANS k- and LES turbulence models</w:t>
+                <w:t xml:space="preserve">In-situ and real-time analysis of TEM forces induced by a permanent magnetic field during solidification of Al-4wr%Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csaba Nagy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olga Budenkova</w:t>
+                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Rónaföldi</w:t>
+                <w:t xml:space="preserve">G. Salloum Abou-Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Roósz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Kaldre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 790-791 (402-407), pp.402-407</w:t>
+              <w:t xml:space="preserve">, 2014, 790-791, pp.420-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148574v1</w:t>
+                <w:t xml:space="preserve">hal-01148573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a directional solidification of a binary Al-7wt%Si and a ternary alloy Al-7wt%Si-1wt%Fe under the action of a rotating magnetic field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kovacs</w:t>
+                <w:t xml:space="preserve">H Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roosz</w:t>
+                <w:t xml:space="preserve">M Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ronafoldi</w:t>
+                <w:t xml:space="preserve">Y Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012046⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.012086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794263v1</w:t>
+                <w:t xml:space="preserve">hal-04194688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Thermoelectric Magnetic Convection on the Solidification Structure During Directional Solidification under Lower Transverse Magnetic Field</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of a directional solidification of a binary Al-7wt%Si and a ternary alloy Al-7wt%Si-1wt%Fe under the action of a rotating magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baltaretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronafoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-011-1038-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00728131v1</w:t>
+                <w:t xml:space="preserve">hal-00794263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Gobin</w:t>
+                <w:t xml:space="preserve">Effects of Thermoelectric Magnetic Convection on the Solidification Structure During Directional Solidification under Lower Transverse Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.M. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Arquis</w:t>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33, pp.012086. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43A (2), pp.789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-011-1038-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194688v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerial investigation of the influence of forced convection induced by a travelling magnetic field during solidification of metallic alloys.</w:t>
               </w:r>
@@ -3699,51 +3699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3794,51 +3794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,51 +4864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4946,51 +4946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,468 +5160,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of melt flow on solidification patterns in a ternary Ga-In-Bi alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Eckert</w:t>
+                <w:t xml:space="preserve">AC Calorimetry of Liquid Metals in Electromagnetic Levitation: Comparison of Procedures in Microgravity and Terrestrial Conditions:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2023 Frontiers in Solidification: An MPMD Symposium Honoring Jonathan A. Dantzig — X-ray In Situ Investigations</w:t>
+              <w:t xml:space="preserve">TMS 2023 Materials Research in Reduced Gravity — Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San-Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861694v1</w:t>
+                <w:t xml:space="preserve">hal-04861711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Calorimetry of Liquid Metals in Electromagnetic Levitation: Comparison of Procedures in Microgravity and Terrestrial Conditions:</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olga Budenkova</w:t>
+                <w:t xml:space="preserve">The impact of melt flow on solidification patterns in a ternary Ga-In-Bi alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Shevchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2023 Materials Research in Reduced Gravity — Thermophysical Properties</w:t>
+              <w:t xml:space="preserve">TMS 2023 Frontiers in Solidification: An MPMD Symposium Honoring Jonathan A. Dantzig — X-ray In Situ Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San-Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861711v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-phase numerical modeling for equiaxed solidification of Sn–10 wt.%Pb alloy under forced convection driven by electromagnetic force</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Budenkova</w:t>
+                <w:t xml:space="preserve">NUMERICAL SIMULATIONS OF TURBULENT FLOW IN THE ELECTROMAGNETICALLY LEVITATED METALLIC DROPLET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 5th International Conference on Advances in Solidification Processes (ICASP-5) &amp; 5th International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th pamir International Conference Fundamental and Applied MHD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342109v1</w:t>
+                <w:t xml:space="preserve">hal-02395701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL SIMULATIONS OF TURBULENT FLOW IN THE ELECTROMAGNETICALLY LEVITATED METALLIC DROPLET</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Delannoy</w:t>
+                <w:t xml:space="preserve">Three-phase numerical modeling for equiaxed solidification of Sn–10 wt.%Pb alloy under forced convection driven by electromagnetic force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th pamir International Conference Fundamental and Applied MHD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint 5th International Conference on Advances in Solidification Processes (ICASP-5) &amp; 5th International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Salzburg, Austria. pp.012030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395701v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of modulated calorimetry to the Liquid metals using electromagnetic levitation and static magnetic field</w:t>
               </w:r>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPM 2018 - 9th International Symposium on Electromagnetic Processing of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hyogo, Japan. pp.012004, </w:t>
@@ -5741,51 +5741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3-phase equiaxed solidification numerical model for binary alloy coupling macroscopic transport and grain growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,51 +6044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Sturz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Roósz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification and Gravity VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Miskolc, Hungary</w:t>
@@ -6329,51 +6329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation series for the investigation and validation of the Lorenz force field in bidirectional travelling magnetic field via thermal gradient shift effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csaba Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Duterrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronaföldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Roósz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification and Gravity VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Miskolc, Austria. pp.173 - 178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6752,51 +6752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Duterrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th PAMIR International Conference Fundamental and Applied MHD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6815,799 +6815,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for calculating thermoelectric current during the solidification of alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Electromagnetic stirring on the solidification of Al-7wt%Si alloy: experiment and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.F. Fan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Du Terrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Roósz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331678v1</w:t>
+                <w:t xml:space="preserve">hal-01331659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of thermoelectric magnetic effects in solidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method for calculating thermoelectric current during the solidification of alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.F. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.M. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Du Terrail Couvat</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331862v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Electromagnetic stirring on the solidification of Al-7wt%Si alloy: experiment and simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Budenkova</w:t>
+                <w:t xml:space="preserve">Numerical modelling of thermoelectric magnetic effects in solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Du Terrail Couvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Du Terrail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">András Roósz</w:t>
+                <w:t xml:space="preserve">D Brasiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331659v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-electric motions and structures generated by magnetic fields during the solidification of metallic alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.M. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Arquis</w:t>
+                <w:t xml:space="preserve">A. Bojarevics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
+              <w:t xml:space="preserve">EPM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714108v1</w:t>
+                <w:t xml:space="preserve">hal-00794285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal phenomena in processes with liqui6solid phase changes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Budenkova</w:t>
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. M. Bianchi</w:t>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Colloquium on Energy-Environment-Economy and Thermodynamics COFRET 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Sozopol, Bulgaria</w:t>
+              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794288v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-electric motions and structures generated by magnetic fields during the solidification of metallic alloys.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Gagnoud</w:t>
+                <w:t xml:space="preserve">Thermal phenomena in processes with liqui6solid phase changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baltaretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciobanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bojarevics</w:t>
+                <w:t xml:space="preserve">A. M. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPM2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">6th Colloquium on Energy-Environment-Economy and Thermodynamics COFRET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Sozopol, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794285v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plenary lecture ICASP-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7671,103 +7671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Arquis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Düsseldorf, Germany. 7 p</w:t>
@@ -7796,103 +7796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
@@ -7921,51 +7921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers in Solidification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8029,51 +8029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote lecture to CRSHT Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8081,51 +8081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the Romanian Society on Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Craïova, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8163,51 +8163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions and progresses in AC to DC inductive Processes in EPM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,90 +8288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition colonnaire - équiaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ciobanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique CNRS Changement de Phases - applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, LES EMBIEZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8547,51 +8547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEP 2008, Modelling for Electromagnetic Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hannover, Germany. pp.179-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8903,51 +8903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th PAMIR International Conference Fundamental and Applied MHD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9030,51 +9030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9425,51 +9425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E73DE597"/>
+    <w:nsid w:val="A45B9C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9656,51 +9656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-budenkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8850-2683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231481071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/146154440188335342426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774530v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shevchenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichingnoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Eckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.120818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engang Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42243-021-00685-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.09.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.56.2-3.12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2019-0218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119414" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semenov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernabeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rukolaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabeu N." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail-Couvat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Abou Jaoude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baltaretu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Ren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.51.1.6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou Jaoude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen-Thi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/84/1/012019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Kaldre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.375" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.420" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou-Jaoude" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaldre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Nagy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold R&#243;naf&#246;ldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Ro&#243;sz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovacs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roosz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronafoldi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-1038-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Combeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fautrelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gobin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arquis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noeppel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ciobanas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Za&#239;dat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sturz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136404609x367272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiliev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yuferev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kalaev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.12.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGBM354V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasilyev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rukolaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Yuferev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasiliev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Shlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Bouzehouane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shevchenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chichignoud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eckert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgravis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steinbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Ratke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Zimmermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Takamura Yanaguissava" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronaf&#246;ldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubald" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Fan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brasiliano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331659v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794288v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bianchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bojarevics" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Privalov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Batkovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smirnova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarpagkou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/mecanique" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03593335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-budenkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8850-2683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231481071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/146154440188335342426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774530v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shevchenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichingnoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Eckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.120818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engang Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42243-021-00685-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.56.2-3.12" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourrou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.09.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2019-0218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119414" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semenov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernabeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rukolaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabeu N." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail-Couvat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Abou Jaoude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baltaretu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Ren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.51.1.6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou Jaoude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen-Thi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/84/1/012019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Nagy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold R&#243;naf&#246;ldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Ro&#243;sz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Kaldre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou-Jaoude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaldre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Combeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fautrelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gobin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arquis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovacs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roosz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronafoldi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-1038-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noeppel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ciobanas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Za&#239;dat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sturz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136404609x367272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiliev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yuferev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kalaev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.12.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGBM354V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasilyev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rukolaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Yuferev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasiliev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Shlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Bouzehouane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shevchenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chichignoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eckert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342109v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgravis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steinbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Ratke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Zimmermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Takamura Yanaguissava" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronaf&#246;ldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubald" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331659v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Fan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brasiliano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bojarevics" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bianchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Privalov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Batkovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smirnova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarpagkou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/mecanique" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03593335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>