--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2483,295 +2483,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric effects on electrically conducting particles in liquid metal</w:t>
+                <w:t xml:space="preserve">Modeling of the effect of a thermoelectric magnetic force onto conducting particles immersed in the liquid metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baltaretu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">y Du Terrail Couvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Letout</w:t>
+                <w:t xml:space="preserve">G. Salloum Abou Jaoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.M. Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">H Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22364/mhd.51.1.6⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (012019), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/84/1/012019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220235v1</w:t>
+                <w:t xml:space="preserve">hal-01232204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the effect of a thermoelectric magnetic force onto conducting particles immersed in the liquid metal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric effects on electrically conducting particles in liquid metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baltaretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">y Du Terrail Couvat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Gagnoud</w:t>
+                <w:t xml:space="preserve">S. Letout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Salloum Abou Jaoude</w:t>
+                <w:t xml:space="preserve">Z.M. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Nguyen-Thi</w:t>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84 (012019), </w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, 117 (45-55), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/84/1/012019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22364/mhd.51.1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232204v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the RMF stirring of molten Ga-In alloy using RANS k- and LES turbulence models</w:t>
               </w:r>
@@ -3418,51 +3418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a directional solidification of a binary Al-7wt%Si and a ternary alloy Al-7wt%Si-1wt%Fe under the action of a rotating magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baltaretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3539,64 +3539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Thermoelectric Magnetic Convection on the Solidification Structure During Directional Solidification under Lower Transverse Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.M. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,393 +3667,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerial investigation of the influence of forced convection induced by a travelling magnetic field during solidification of metallic alloys.</w:t>
+                <w:t xml:space="preserve">Influence of forced/natural convection on segregation during the directional solidification of Al-based binary alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Ciobanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zaïdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, in press</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (1), pp.193-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457012v1</w:t>
+                <w:t xml:space="preserve">hal-00456229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Combeau</w:t>
+                <w:t xml:space="preserve">Numerial investigation of the influence of forced convection induced by a travelling magnetic field during solidification of metallic alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noeppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00528029v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of forced/natural convection on segregation during the directional solidification of Al-based binary alloys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Noeppel</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Ciobanas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+                <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (7), pp.1318-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2010.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456229v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of columnar to equiaxed transition - application to microgravity experiments</w:t>
               </w:r>
@@ -4167,298 +4167,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification of metallic alloys under Magnetic fields.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Zaïdat</w:t>
+                <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans. Indian Institute of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (11), pp.2013-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454056v1</w:t>
+                <w:t xml:space="preserve">hal-00433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+                <w:t xml:space="preserve">Solidification of metallic alloys under Magnetic fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noeppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Combeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Rady</w:t>
+                <w:t xml:space="preserve">K. Zaïdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trans. Indian Institute of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (4-5), pp.465-467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00433162v1</w:t>
+                <w:t xml:space="preserve">hal-00454056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of internal radiation on the solid–liquid interface shape in low and high thermal gradient Czochralski oxide growth</w:t>
               </w:r>
@@ -4832,316 +4832,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Under Magnetic Field: Simulation Of The Hydrodynamic Of The Bubble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Bouzehouane</w:t>
+                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ayela</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Chometon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International PAMIR Conference - Fundamental and Applied MHD, Carry le Rouet (15-19 september 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry le rouet, France. pp.16-20</w:t>
+              <w:t xml:space="preserve">13th PAMIR International Conference - Fundamental and Applied MHD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry-le-Rouet, France. pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848505v1</w:t>
+                <w:t xml:space="preserve">hal-04774080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavitation Under Magnetic Field: Simulation Of The Hydrodynamic Of The Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
+                <w:t xml:space="preserve">Yaël Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chometon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th PAMIR International Conference - Fundamental and Applied MHD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry-le-Rouet, France. pp.194-199</w:t>
+              <w:t xml:space="preserve">13th International PAMIR Conference - Fundamental and Applied MHD, Carry le Rouet (15-19 september 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry le rouet, France. pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774080v1</w:t>
+                <w:t xml:space="preserve">hal-04848505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble implosion in a diamagnetic fluid under magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th PAMIR International Conference Fundamental and Applied MHD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Carry - le - Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5601,282 +5601,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of modulated calorimetry to the Liquid metals using electromagnetic levitation and static magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3-phase equiaxed solidification numerical model for binary alloy coupling macroscopic transport and grain growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPM 2018 - 9th International Symposium on Electromagnetic Processing of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solidification and Gravity VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Miskolc, Hungary. pp.179-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922570v1</w:t>
+                <w:t xml:space="preserve">hal-02342176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-phase equiaxed solidification numerical model for binary alloy coupling macroscopic transport and grain growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of modulated calorimetry to the Liquid metals using electromagnetic levitation and static magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Milgravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidification and Gravity VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPM 2018 - 9th International Symposium on Electromagnetic Processing of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hyogo, Japan. pp.012004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/424/1/012004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342176v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Numerical simulation of Surface Deformation in a three fluid process stirred by low frequency magnetic field</w:t>
               </w:r>
@@ -6968,51 +6968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.F. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.M. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7188,64 +7188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-electric motions and structures generated by magnetic fields during the solidification of metallic alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.M. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7326,51 +7326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal phenomena in processes with liqui6solid phase changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baltaretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7589,51 +7589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7684,51 +7684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,51 +7947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8202,51 +8202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.M. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HES-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, PADOUA, Italy</w:t>
@@ -8314,51 +8314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ciobanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8396,77 +8396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of Metallic alloys under magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9004,90 +9004,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay in the inception of hydrodynamic cavitation in the presence of a strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS18 18th meeting of the European Society of Sonochemistry, Leuven (May 27-31, 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9425,51 +9425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A45B9C91"/>
+    <w:nsid w:val="C8849C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9656,51 +9656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-budenkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8850-2683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231481071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/146154440188335342426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774530v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shevchenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichingnoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Eckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.120818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engang Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42243-021-00685-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.56.2-3.12" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourrou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.09.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2019-0218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119414" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semenov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernabeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rukolaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabeu N." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail-Couvat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Abou Jaoude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baltaretu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Ren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.51.1.6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou Jaoude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen-Thi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/84/1/012019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Nagy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold R&#243;naf&#246;ldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Ro&#243;sz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Kaldre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou-Jaoude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaldre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Combeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fautrelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gobin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arquis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovacs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roosz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronafoldi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-1038-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noeppel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ciobanas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Za&#239;dat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sturz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136404609x367272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiliev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yuferev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kalaev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.12.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGBM354V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasilyev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rukolaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Yuferev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasiliev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Shlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Bouzehouane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shevchenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chichignoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eckert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342109v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgravis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steinbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Ratke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Zimmermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Takamura Yanaguissava" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronaf&#246;ldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubald" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331659v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Fan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brasiliano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bojarevics" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bianchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Privalov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Batkovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smirnova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarpagkou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/mecanique" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03593335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-budenkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8850-2683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231481071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/146154440188335342426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774530v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shevchenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichingnoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Eckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.120818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engang Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42243-021-00685-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.56.2-3.12" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourrou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.09.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2019-0218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Hachani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119414" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semenov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-019-01703-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budenkova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernabeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rukolaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabeu N." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail-Couvat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boussaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hachani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15V7FTCH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Abou Jaoude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/117/1/012051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou Jaoude" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen-Thi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/84/1/012019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baltaretu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Ren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.51.1.6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Nagy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold R&#243;naf&#246;ldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Ro&#243;sz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Kaldre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.790-791.420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum Abou-Jaoude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaldre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Combeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fautrelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gobin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arquis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovacs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roosz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronafoldi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-1038-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noeppel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ciobanas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Za&#239;dat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sturz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136404609x367272" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454056v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saadi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiliev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yuferev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kalaev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.12.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGBM354V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasilyev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Rukolaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Yuferev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vasiliev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Shlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Bouzehouane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shevchenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chichignoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eckert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342109v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgravis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Garnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steinbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Ratke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Zimmermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/424/1/012045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Takamura Yanaguissava" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronaf&#246;ldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubald" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331659v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Fan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Du Terrail Couvat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brasiliano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bojarevics" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bianchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Privalov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Batkovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smirnova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarpagkou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comptes-rendus.academie-sciences.fr/mecanique" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03593335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>