--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -734,520 +734,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommender Chatbot as a Tool for Collaborative Business Intelligence in Tourism Domain</w:t>
+                <w:t xml:space="preserve">Collaborative Business Intelligence Virtual Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Cherednichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fahad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Personalization and Recommender Systems (PeRS@ADBIS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Modern Machine Learning Technology &amp; Data Science (MoMLeT&amp;DS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lviv, Ukraine</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121612v1</w:t>
+                <w:t xml:space="preserve">hal-04121499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Business Intelligence Virtual Assistant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Cross-Lingual Transfer Based on Self-Learning Conversational Agent Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Cherednichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Fahad</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Trofimova-Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevhen Kupriianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Modern Machine Learning Technology &amp; Data Science (MoMLeT&amp;DS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lviv, Ukraine</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computational Linguistics and Intelligent Systems (CoLInS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kharkiv, Ukraine. pp.194-205 (Volume II)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121499v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Cross-Lingual Transfer Based on Self-Learning Conversational Agent Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Collaborative Business Intelligent Framework: Crowdsourcing Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Cherednichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevhen Kupriianov</w:t>
+                <w:t xml:space="preserve">Maryna Vovk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Sutiahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational Linguistics and Intelligent Systems (CoLInS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd International Conference on Organizational Science Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Portoroz, Slovenia. pp.197-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18690/um.fov.3.2023.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121498v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Collaborative Business Intelligent Framework: Crowdsourcing Approach</w:t>
+                <w:t xml:space="preserve">A Reference Model for Collaborative Business Intelligence Virtual Assistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Cherednichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr Sutiahin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Organizational Science Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Computational Linguistics and Intelligent Systems (CoLInS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kharkiv, Ukraine. pp.114-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117219v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reference Model for Collaborative Business Intelligence Virtual Assistants</w:t>
+                <w:t xml:space="preserve">Recommender Chatbot as a Tool for Collaborative Business Intelligence in Tourism Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Cherednichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Favre</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Linguistics and Intelligent Systems (CoLInS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Personalization and Recommender Systems (PeRS@ADBIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain. pp.604-611, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075892v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1323,51 +1323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29B8EB05"/>
+    <w:nsid w:val="6BBA952F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1554,51 +1554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-cherednichenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-5220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cherednichenko_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JPK-4529-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Yurchenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherednichenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Lukashevskyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sutiahin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Sytnikov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Romankiv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Sharonova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Sytnikova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kyrychenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Nechvolod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Smelyakov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dolhanenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31110/COLINS/2024-2/010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_53" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Trofimova-Herman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Kupriianov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Vovk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18690/um.fov.3.2023.16" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-cherednichenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-5220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cherednichenko_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JPK-4529-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Yurchenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherednichenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Lukashevskyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sutiahin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Sytnikov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Romankiv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Sharonova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Sytnikova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kyrychenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Nechvolod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Smelyakov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Dolhanenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31110/COLINS/2024-2/010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Trofimova-Herman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Kupriianov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Vovk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18690/um.fov.3.2023.16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_53" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>