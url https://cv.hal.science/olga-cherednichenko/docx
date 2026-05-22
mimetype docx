--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1323,51 +1323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BBA952F"/>
+    <w:nsid w:val="3FA6F89F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>