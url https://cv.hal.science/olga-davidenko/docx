--- v0 (2026-03-24)
+++ v1 (2026-04-25)
@@ -1151,295 +1151,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet Protein Content and Individual Phenotype Affect Food Intake and Protein Appetence in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+                <w:t xml:space="preserve">Social modeling of food choices in real life conditions concerns specific food categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alya Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Crossouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ouali</w:t>
+                <w:t xml:space="preserve">Lucie Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxaa455⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.105162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271469v1</w:t>
+                <w:t xml:space="preserve">hal-03419408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social modeling of food choices in real life conditions concerns specific food categories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Mazellier</w:t>
+                <w:t xml:space="preserve">Diet Protein Content and Individual Phenotype Affect Food Intake and Protein Appetence in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lagneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Lucas Crossouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 162, pp.105162. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (5), pp.1311-1319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxaa455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419408v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between Perceived Social Eating Norms and Initiation and Maintenance of Changes in Dietary Habits during the First COVID-19 Lockdown in France</w:t>
               </w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Higgs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (7), pp.1556. </w:t>
@@ -2723,290 +2723,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of protein and energy intake - brain mechanisms</w:t>
+                <w:t xml:space="preserve">P125 Une expérience unique pour provoquer deux effets d’anticipation sensorielle distincts : l’assimilation et le contraste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. N. Darcel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2013.73⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.S117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70457-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001527v1</w:t>
+                <w:t xml:space="preserve">hal-02644042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P125 Une expérience unique pour provoquer deux effets d’anticipation sensorielle distincts : l’assimilation et le contraste</w:t>
+                <w:t xml:space="preserve">Control of protein and energy intake - brain mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Tome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70457-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (5), pp.455 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2013.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644042v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4023,402 +4023,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet protein content and individual phenotype affect food intake and protein appetence in rats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+                <w:t xml:space="preserve">Short-term or long-term effect of social norm on eating behavior? Contribution of an agent-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computational Approaches in Eating Behavior research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Online Workshop on Computational Approaches in Eating Behavior Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542252v1</w:t>
+                <w:t xml:space="preserve">hal-03836341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term or long-term effect of social norm on eating behavior? Contribution of an agent-based model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+                <w:t xml:space="preserve">Measuring implicit associations between food categories, moral attributes and bodily representations in anorexic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lakritz,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Tournayre,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Ouellet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Workshop on Computational Approaches in Eating Behavior Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
+              <w:t xml:space="preserve">British Feeding and Drinking Group Annual Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836341v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring implicit associations between food categories, moral attributes and bodily representations in anorexic patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olga Davidenko</w:t>
+                <w:t xml:space="preserve">Diet protein content and individual phenotype affect food intake and protein appetence in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Crossouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Feeding and Drinking Group Annual Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Computational Approaches in Eating Behavior research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929750v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appétence pour les protéines: influence du régime et variabilité individuelle, chez le rat</w:t>
               </w:r>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
@@ -4648,411 +4648,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de consommation protéique et attitudes vis-à-vis des protéines animales des végétariens, flexitariens et omnivores d’une population représentative française</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Delarue</w:t>
+                <w:t xml:space="preserve">Effect of providing choice on processing of sweet drinks in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga O. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Higgs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organization for Human Brain Mapping., 2019, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006887v1</w:t>
+                <w:t xml:space="preserve">hal-02735106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of providing choice on processing of sweet drinks in the brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation of a surprising ﬂavor stimulus to an expected one decoded by MVPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Organization for Human Brain Mapping., 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735106v1</w:t>
+                <w:t xml:space="preserve">hal-02735105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of a surprising ﬂavor stimulus to an expected one decoded by MVPA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
+                <w:t xml:space="preserve">Profil de consommation protéique et attitudes vis-à-vis des protéines animales des végétariens, flexitariens et omnivores d’une population représentative française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.39-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735105v1</w:t>
+                <w:t xml:space="preserve">hal-02006887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coding of food odors by the olfactory tubercle: sensory, valence, or something else ?</w:t>
               </w:r>
@@ -6449,277 +6449,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’hyperphagie induite par une réduction des apports en protéines de viande chez le rat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+                <w:t xml:space="preserve">Impacts d’un programme de sensibilisation à l’alimentation durable diffusé sur le réseau social Instagram sur les habitudes alimentaires des 18-35 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jerome</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+                <w:t xml:space="preserve">Aurelie Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Filliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dugré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524092v1</w:t>
+                <w:t xml:space="preserve">halshs-04004017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’un programme de sensibilisation à l’alimentation durable diffusé sur le réseau social Instagram sur les habitudes alimentaires des 18-35 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Davidenko</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’hyperphagie induite par une réduction des apports en protéines de viande chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dadillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Zunino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Dugré</w:t>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004017v1</w:t>
+                <w:t xml:space="preserve">hal-04524092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social modeling of low and high energy density starters and desserts</w:t>
               </w:r>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 45th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Leeds, United Kingdom</w:t>
@@ -6856,51 +6856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alya Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6981,77 +6981,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alya Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t>
@@ -7644,51 +7644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dadillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gourru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2025.115131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Brunstrom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Flynn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1081700" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lakritz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Makdassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Masetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-023-01621-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beugnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104618" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Crossouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa455" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03419408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112745" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104345" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz224" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071556" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Morrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4X1KWX4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake T. Gurfein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Premenko-Lanier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Milush" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Acree" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2013.00158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SW0H1P9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70677-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Darcel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Tome" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2013.73" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70457-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSP3K0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla Ndao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Magnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542218v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zunino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Filliard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cannac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lafraire," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lakritz," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Tournayre," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Ouellet," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542283v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Abboud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sylvestre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jouniaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.289" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Izquierdo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalabert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02296782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillocheau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Davidenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Gurfein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Milush" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/acm.2014.5079.abstract" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadillon Tristan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier-Becavin Kristell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunstrom Jeffrey M." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524095v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Couturier-Becavin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brunstrom" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Tennoune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Zunino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828854v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161811v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dadillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gourru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2025.115131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Brunstrom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Flynn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1081700" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lakritz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Makdassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Masetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-023-01621-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beugnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104618" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03419408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Crossouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa455" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112745" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104345" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz224" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071556" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Morrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4X1KWX4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake T. Gurfein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Premenko-Lanier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Milush" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Acree" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2013.00158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SW0H1P9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70677-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70457-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSP3K0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Darcel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Tome" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2013.73" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla Ndao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Magnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542218v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zunino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Filliard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cannac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lafraire," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lakritz," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Tournayre," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Ouellet," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542283v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Abboud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sylvestre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jouniaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Izquierdo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.289" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalabert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02296782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillocheau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Davidenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Gurfein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Milush" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/acm.2014.5079.abstract" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadillon Tristan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier-Becavin Kristell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunstrom Jeffrey M." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524095v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Couturier-Becavin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brunstrom" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Tennoune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Zunino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828854v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161811v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>