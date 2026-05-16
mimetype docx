--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -485,291 +485,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of social norms on vegetarian choices is moderated by intentions to follow a vegetarian diet in the future: Evidence from a laboratory and field study</w:t>
+                <w:t xml:space="preserve">Principles and Validations of an Artificial Intelligence-Based Recommender System Suggesting Acceptable Food Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alya Hammami</w:t>
+                <w:t xml:space="preserve">Jules Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Garcia</w:t>
+                <w:t xml:space="preserve">Pierrick Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+                <w:t xml:space="preserve">Mykyt Kuslii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Higgs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1081700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (2), pp.598-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151664v1</w:t>
+                <w:t xml:space="preserve">hal-03975185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and Validations of an Artificial Intelligence-Based Recommender System Suggesting Acceptable Food Changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of social norms on vegetarian choices is moderated by intentions to follow a vegetarian diet in the future: Evidence from a laboratory and field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Herold</w:t>
+                <w:t xml:space="preserve">Alya Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykyt Kuslii</w:t>
+                <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzanne Higgs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (2), pp.598-604. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1081700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975185v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring implicit associations between food and body stimuli in anorexia nervosa: a Go/No-Go Association Task</w:t>
               </w:r>
@@ -1151,364 +1151,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social modeling of food choices in real life conditions concerns specific food categories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alya Hammami</w:t>
+                <w:t xml:space="preserve">Diet Protein Content and Individual Phenotype Affect Food Intake and Protein Appetence in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mazellier</w:t>
+                <w:t xml:space="preserve">Lucas Crossouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (5), pp.1311-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxaa455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419408v1</w:t>
+                <w:t xml:space="preserve">hal-03271469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet Protein Content and Individual Phenotype Affect Food Intake and Protein Appetence in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+                <w:t xml:space="preserve">Social modeling of food choices in real life conditions concerns specific food categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alya Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Crossouard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Julien Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151 (5), pp.1311-1319. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.105162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxaa455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271469v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between Perceived Social Eating Norms and Initiation and Maintenance of Changes in Dietary Habits during the First COVID-19 Lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Higgs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 142, pp.104345. </w:t>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (7), pp.1556. </w:t>
@@ -2074,51 +2074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2309,523 +2309,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment alters splenic immune cell composition and enhances secondary influenza vaccine responses in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P034: Étude par imagerie fonctionnelle des réponses cérébrales aux stimulations alimentaires d’intensité variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga O. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blake T. Gurfein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Davidenko</w:t>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Premenko-Lanier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Acree</w:t>
+                <w:t xml:space="preserve">B. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2119/molmed.2013.00158⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.S85-S86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70677-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173407v1</w:t>
+                <w:t xml:space="preserve">hal-02630422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two effects of sensory anticipation, assimilation and contrast, are on the same scale of anticipated-experienced pleasure divergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga O. Davidenko</w:t>
+                <w:t xml:space="preserve">Environmental enrichment alters splenic immune cell composition and enhances secondary influenza vaccine responses in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blake T. Gurfein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Premenko-Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J. Delarue</w:t>
+                <w:t xml:space="preserve">Jeffrey M. Milush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Blumenthal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
+                <w:t xml:space="preserve">Michael Acree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.06.092⟩</w:t>
+              <w:t xml:space="preserve">Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2119/molmed.2013.00158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630294v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P034: Étude par imagerie fonctionnelle des réponses cérébrales aux stimulations alimentaires d’intensité variable</w:t>
+                <w:t xml:space="preserve">Two effects of sensory anticipation, assimilation and contrast, are on the same scale of anticipated-experienced pleasure divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Jean</w:t>
+                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.06.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70677-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630422v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P125 Une expérience unique pour provoquer deux effets d’anticipation sensorielle distincts : l’assimilation et le contraste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27, pp.S117. </w:t>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. D. Tome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3251,217 +3251,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is poverty a constraint to the adoption of sustainable diet? The case of meat consumption in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Denis</w:t>
+                <w:t xml:space="preserve">Exploring the Impact of Food Choice on Brain Responses to Sweet Drinks using fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER - Société française d'économie rurale; INRAE; CIRAD, Dec 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">16th Benjamin Franklin Lafayette Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Frejus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484232v1</w:t>
+                <w:t xml:space="preserve">hal-04235665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Food Choice on Brain Responses to Sweet Drinks using fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+                <w:t xml:space="preserve">Is poverty a constraint to the adoption of sustainable diet? The case of meat consumption in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Benjamin Franklin Lafayette Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Frejus (France), France</w:t>
+              <w:t xml:space="preserve">17èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER - Société française d'économie rurale; INRAE; CIRAD, Dec 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235665v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperphagic risk associated with reduced protein consumption; study in rats.</w:t>
               </w:r>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dadillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4042,51 +4042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term or long-term effect of social norm on eating behavior? Contribution of an agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cannac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,90 +4292,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet protein content and individual phenotype affect food intake and protein appetence in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Crossouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computational Approaches in Eating Behavior research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
@@ -4456,51 +4456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFN, Nov 2020, Virtuel, France</w:t>
@@ -4529,51 +4529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation sociale des choix d’aliments à faible et haute densité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
@@ -4680,77 +4680,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Higgs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organization for Human Brain Mapping., 2019, Rome, Italy</w:t>
@@ -4818,64 +4818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.39-40, </w:t>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5707,77 +5707,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blake Gurfein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Premenko-Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Milush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Acree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Research Congress on Integrative Medicine and Health (IRCIMH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Miami, United States. pp.A32 - A32, </w:t>
@@ -5966,277 +5966,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a moderate reduction in protein intake on eating behavior and neuronal activation in the dorsal vagal complex and ventral striatum in rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'intégration d'une nouvelle source de protéines végétales dans un repas, avant et après l'exposition répétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dadillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Roth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jérôme</w:t>
+                <w:t xml:space="preserve">Kristell Couturier-Becavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brunstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Neuro-Endocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524095v1</w:t>
+                <w:t xml:space="preserve">hal-04523992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'intégration d'une nouvelle source de protéines végétales dans un repas, avant et après l'exposition répétée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a moderate reduction in protein intake on eating behavior and neuronal activation in the dorsal vagal complex and ventral striatum in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dadillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Brunstrom</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Société de Neuro-Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523992v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une réduction modérée de l'apport protéique sur le comportement alimentaire, l'adiposité et le microbiote intestinal, chez le rat</w:t>
               </w:r>
@@ -6449,307 +6449,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’un programme de sensibilisation à l’alimentation durable diffusé sur le réseau social Instagram sur les habitudes alimentaires des 18-35 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Davidenko</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’hyperphagie induite par une réduction des apports en protéines de viande chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dadillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Zunino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Dugré</w:t>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004017v1</w:t>
+                <w:t xml:space="preserve">hal-04524092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’hyperphagie induite par une réduction des apports en protéines de viande chez le rat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+                <w:t xml:space="preserve">Impacts d’un programme de sensibilisation à l’alimentation durable diffusé sur le réseau social Instagram sur les habitudes alimentaires des 18-35 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jerome</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+                <w:t xml:space="preserve">Aurelie Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Filliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dugré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524092v1</w:t>
+                <w:t xml:space="preserve">halshs-04004017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social modeling of low and high energy density starters and desserts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 45th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Leeds, United Kingdom</w:t>
@@ -6830,103 +6830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation sociale des choix alimentaires végétariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alya Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Higgs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
@@ -6955,103 +6955,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation sociale des choix alimentaires concerne préférentiellement certains types d’aliments : étude des choix en restauration collective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alya Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t>
@@ -7644,51 +7644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dadillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gourru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2025.115131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Brunstrom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Flynn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1081700" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lakritz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Makdassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Masetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-023-01621-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beugnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104618" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03419408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Crossouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa455" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112745" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104345" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz224" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071556" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Morrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4X1KWX4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake T. Gurfein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Premenko-Lanier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Milush" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Acree" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2013.00158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SW0H1P9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70677-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70457-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSP3K0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Darcel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Tome" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2013.73" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla Ndao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Magnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542218v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zunino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Filliard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cannac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lafraire," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lakritz," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Tournayre," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Ouellet," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542283v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Abboud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sylvestre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jouniaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Izquierdo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.289" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalabert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02296782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillocheau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Davidenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Gurfein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Milush" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/acm.2014.5079.abstract" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadillon Tristan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier-Becavin Kristell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunstrom Jeffrey M." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524095v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Couturier-Becavin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brunstrom" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Tennoune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Zunino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828854v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161811v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dadillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gourru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2025.115131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Brunstrom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Flynn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Hammami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1081700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lakritz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Makdassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Masetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-023-01621-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beugnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104618" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Crossouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa455" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03419408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112745" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02179307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104345" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz224" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071556" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Morrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4X1KWX4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70677-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake T. Gurfein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Premenko-Lanier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Milush" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Acree" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2013.00158" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.06.092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SW0H1P9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70457-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVSP3K0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Darcel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Tome" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2013.73" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla Ndao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Magnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542218v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zunino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Filliard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cannac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lafraire," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lakritz," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Tournayre," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Ouellet," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542283v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Abboud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sylvestre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jouniaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Izquierdo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.289" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalabert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02296782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillocheau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Davidenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Gurfein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Milush" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/acm.2014.5079.abstract" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadillon Tristan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier-Becavin Kristell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunstrom Jeffrey M." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Couturier-Becavin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brunstrom" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524095v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Tennoune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Zunino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828854v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161811v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>