--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -579,364 +579,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potency of all-D amino acid antimicrobial peptides derived from the bovine rumen microbiome on tuberculous and non-tuberculous mycobacteria</w:t>
+                <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Maresca</w:t>
+                <w:t xml:space="preserve">Iker Zapirain-Gysling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Correia</w:t>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lequin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Point</w:t>
+                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100395⟩</w:t>
+              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/bca/5551967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043192v1</w:t>
+                <w:t xml:space="preserve">hal-05099833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potency of all-D amino acid antimicrobial peptides derived from the bovine rumen microbiome on tuberculous and non-tuberculous mycobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quim Peña</w:t>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Zapirain-Gysling</w:t>
+                <w:t xml:space="preserve">Isabelle Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Olivier Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercè Capdevila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Vanessa Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/bca/5551967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099833v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-penetrating peptide-conjugated copper complexes for redox-mediated anticancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Bayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1342,51 +1342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(II) N,N,O-chelating complexes as potential anticancer agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,51 +1394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (5), </w:t>
@@ -1917,51 +1917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Valensin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2136,1582 +2136,1594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrolytic Zinc Metallopeptides Using a Computational Multi-State Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Lorenzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+                <w:t xml:space="preserve">Henrique Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J.F. Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Matzapetakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cecilia A Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2019.03.011⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY01364D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106686v1</w:t>
+                <w:t xml:space="preserve">hal-02335583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolytic Zinc Metallopeptides Using a Computational Multi-State Design Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manolis Matzapetakis</w:t>
+                <w:t xml:space="preserve">Ruminococcin C, a promising antibiotic produced by a human gut symbiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Chiumento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cecilia A Roque</w:t>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY01364D⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw9969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw9969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335583v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminococcin C, a promising antibiotic produced by a human gut symbiont</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sybille Tachon</w:t>
+                <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Leprêtre</w:t>
+                <w:t xml:space="preserve">Julia Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw9969. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 195, pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw9969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371747v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A computational and experimental study to develop E-selectin targeted peptides for molecular imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+                <w:t xml:space="preserve">Ana Carina Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
+                <w:t xml:space="preserve">Mengjiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Teresa Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Christina Appold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (23), pp.2695-2711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/fmc-2018-0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational and experimental study to develop E-selectin targeted peptides for molecular imaging applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Sorbo</w:t>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Christina Appold</w:t>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Ilbert</w:t>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/fmc-2018-0244⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132464v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Air-Stable Molybdenum-Based Precatalyst in Oxygen-Atom Transfer Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (12), pp.1427-1434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201701410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBCA-based polymeric microbubbles for molecular imaging and drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Koczera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Appold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengjiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anshuman Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 259, pp.128-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of plasma labile heme in hemolytic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Aires-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Stocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 284 (19), pp.3278 - 3301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.14192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of phosphopeptides by a dinuclear copper( ii ) macrocyclic complex in a water : methanol 50 : 50 v/v solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lígia Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vânia André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (29), pp.9549-9564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7dt01724c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repairing oxidized proteins in the bacterial envelope using respiratory chain electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gennaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ezraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 528 (7582), pp.409-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature15764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Internal Dynamics of Metalloproteases Provides New Insights on Their Function and Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C. A. Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. F. Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (e0138118), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0138118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in silico and chemical approach towards small protein production and application in phosphoproteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M G C Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C A Roque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (25), pp.19743-19751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4RA16934D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3721,51 +3733,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism spectrum disorders: an impaired glycolysis induces an ATP deficiency and a reduced cell respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3817,65 +3829,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3943,51 +3955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B61FD54B"/>
+    <w:nsid w:val="5C6185F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4174,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-iranzo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8542-2429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202777693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Crmari&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mlakar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Stipanovi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Bura-Naki&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-025-01299-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Gon&#231;alves Carvalho Dias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Duarte Gomes Teixeira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#233;nio Jorge Moura Barbosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Goncalves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fourel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Leimkuhler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22327-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100395" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F A Peacock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2021.111515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Balderrama-Mart&#237;nez-Sotomayor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isita Banerjee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshab Ch Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017501v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Koebke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni K&#252;hl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borries Demeler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202012673" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tolbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Koebke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903808" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. M&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302405120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caballero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Sabat&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gamez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335583v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J.F. Branco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Leite" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Matzapetakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia A Roque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01364D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw9969" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carina Fernandes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sorbo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Christina Appold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2018-0244" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koczera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Appold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Dasgupta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Gouveia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Carlos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yuan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Aires-Da-Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stocker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14192" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Mesquita" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mateus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Andr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt01724c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gennaris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agrebi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15764" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique F. Carvalho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. A. Roque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. F. Branco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M G C Dias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C A Roque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16934D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-iranzo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8542-2429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202777693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Crmari&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mlakar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Stipanovi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Bura-Naki&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-025-01299-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Gon&#231;alves Carvalho Dias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Duarte Gomes Teixeira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#233;nio Jorge Moura Barbosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Goncalves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fourel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Leimkuhler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22327-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F A Peacock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2021.111515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Balderrama-Mart&#237;nez-Sotomayor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isita Banerjee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshab Ch Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017501v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Koebke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni K&#252;hl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borries Demeler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202012673" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tolbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Koebke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903808" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. M&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302405120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caballero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Sabat&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gamez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Carvalho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J.F. Branco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Leite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Matzapetakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia A Roque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01364D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw9969" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCX4TW61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carina Fernandes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sorbo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Christina Appold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2018-0244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koczera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Appold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Dasgupta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Gouveia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Carlos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yuan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Aires-Da-Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stocker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14192" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Mesquita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mateus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt01724c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gennaris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agrebi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15764" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique F. Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. A. Roque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. F. Branco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M G C Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C A Roque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16934D" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>