--- v1 (2026-04-17)
+++ v2 (2026-06-03)
@@ -147,3583 +147,3717 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the copper(I)-cysteine complex assessed using reverse titrations: implications for estuarine and seawater copper biogeochemistry</w:t>
+                <w:t xml:space="preserve">Impact of N- Terminal Histidine Methylation on Histidine-Brace Copper(II) Peptide Models of LPMOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Crmarić</w:t>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Mlakar</w:t>
+                <w:t xml:space="preserve">Alda Lisa Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narda Stipanović</w:t>
+                <w:t xml:space="preserve">Subhankar Sutradhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Bura-Nakić</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 169 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-025-01299-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c01022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498251v1</w:t>
+                <w:t xml:space="preserve">hal-05598978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evolution of a synthetic small protein scaffold based on the WW domain</w:t>
+                <w:t xml:space="preserve">Stability of the copper(I)-cysteine complex assessed using reverse titrations: implications for estuarine and seawater copper biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Margarida Gonçalves Carvalho Dias</w:t>
+                <w:t xml:space="preserve">Dora Crmarić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Duarte Gomes Teixeira</w:t>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arménio Jorge Moura Barbosa</w:t>
+                <w:t xml:space="preserve">Marina Mlakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Goncalves</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narda Stipanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Bura-Nakić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pro.70164⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-025-01299-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099884v1</w:t>
+                <w:t xml:space="preserve">hal-05498251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An impaired glycolysis induces ATP deficiency and reduced cell respiration in stem cells of patients with autism spectrum disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and evolution of a synthetic small protein scaffold based on the WW domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Caillol</w:t>
+                <w:t xml:space="preserve">Ana Margarida Gonçalves Carvalho Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fourel</w:t>
+                <w:t xml:space="preserve">Gonçalo Duarte Gomes Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Leimkuhler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Arménio Jorge Moura Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22327-1⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.70164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343732v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An impaired glycolysis induces ATP deficiency and reduced cell respiration in stem cells of patients with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Zapirain-Gysling</w:t>
+                <w:t xml:space="preserve">Francois Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Damien Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercè Capdevila</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laure Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Leimkuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/bca/5551967⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.38353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22327-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099833v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potency of all-D amino acid antimicrobial peptides derived from the bovine rumen microbiome on tuberculous and non-tuberculous mycobacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Maresca</w:t>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Correia</w:t>
+                <w:t xml:space="preserve">Iker Zapirain-Gysling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lequin</w:t>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Point</w:t>
+                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.100395. </w:t>
+              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/bca/5551967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043192v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-penetrating peptide-conjugated copper complexes for redox-mediated anticancer therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potency of all-D amino acid antimicrobial peptides derived from the bovine rumen microbiome on tuberculous and non-tuberculous mycobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Bayón</w:t>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2022.1060827⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881444v1</w:t>
+                <w:t xml:space="preserve">hal-05043192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on “Designing functional metallo-biomolecules”</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cell-penetrating peptide-conjugated copper complexes for redox-mediated anticancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quim Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Bayón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2021.111515⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2022.1060827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099813v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Trends in Copper Removal from Aβ Peptide: When Less Ligand Is Better and Zn Helps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Esmieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Balderrama-Martínez-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (2), pp.1248-1256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Protected 3,4- and 2,3-Dimercaptophenylalanines as Building Blocks for Fmoc -Peptide Synthesis and Incorporation of the 3,4-Analogue in a Decapeptide Using Solid-Phase Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isita Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshab Ch Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 86 (3), pp.2210-2223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.0c02359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) N,N,O-chelating complexes as potential anticancer agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special issue on “Designing functional metallo-biomolecules”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna F A Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2021.111515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03157314v1</w:t>
+                <w:t xml:space="preserve">hal-05099813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pH-Induced Selectivity Between Cysteine or Histidine Coordinated Heme in an Artificial alpha-Helical Metalloprotein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toni Kühl</w:t>
+                <w:t xml:space="preserve">Copper(II) N,N,O-chelating complexes as potential anticancer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+                <w:t xml:space="preserve">Giuseppe Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borries Demeler</w:t>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (8), pp.3974-3978. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202012673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017501v3</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational De Novo Design of a Cu-Metalloenzyme for Superoxide Dismutation</w:t>
+                <w:t xml:space="preserve">The pH-Induced Selectivity Between Cysteine or Histidine Coordinated Heme in an Artificial alpha-Helical Metalloprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mathieu</w:t>
+                <w:t xml:space="preserve">Karl J Koebke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Tolbert</w:t>
+                <w:t xml:space="preserve">Toni Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Koebke</w:t>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Tard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Borries Demeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903808⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (8), pp.3974-3978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202012673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402535v1</w:t>
+                <w:t xml:space="preserve">hal-03017501v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unusual structure of Ruminococcin C1 antimicrobial peptide confers clinical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational De Novo Design of a Cu-Metalloenzyme for Superoxide Dismutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Chiumento</w:t>
+                <w:t xml:space="preserve">Emilie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bornet</w:t>
+                <w:t xml:space="preserve">Audrey Tolbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Nouailler</w:t>
+                <w:t xml:space="preserve">Karl Koebke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina S. Müller</w:t>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (32), pp.19168-19177. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.249-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2302405120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920462v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
+                <w:t xml:space="preserve">The unusual structure of Ruminococcin C1 antimicrobial peptide confers clinical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hautier</w:t>
+                <w:t xml:space="preserve">Clarisse Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Carvalho</w:t>
+                <w:t xml:space="preserve">Steve Chiumento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Valensin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Matthieu Nouailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina S. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (32), pp.19168-19177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2302405120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106690v1</w:t>
+                <w:t xml:space="preserve">hal-02920462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidic Scaffolds To Reduce the Interaction of Cu(II) Ions with β-Amyloid Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimon Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (1), pp.837-846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolytic Zinc Metallopeptides Using a Computational Multi-State Design Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo J.F. Branco</w:t>
+                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fábio Leite</w:t>
+                <w:t xml:space="preserve">Tiago Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Matzapetakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Cecilia A Roque</w:t>
+                <w:t xml:space="preserve">Daniela Valensin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY01364D⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (5), pp.1859-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335583v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminococcin C, a promising antibiotic produced by a human gut symbiont</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Leprêtre</w:t>
+                <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quim Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw9969⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 195, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371747v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quim Peña</w:t>
+                <w:t xml:space="preserve">Hydrolytic Zinc Metallopeptides Using a Computational Multi-State Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J.F. Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Lorenzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+                <w:t xml:space="preserve">Fábio Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Matzapetakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cecilia A Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2019.03.011⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY01364D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02106686v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational and experimental study to develop E-selectin targeted peptides for molecular imaging applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Carina Fernandes</w:t>
+                <w:t xml:space="preserve">Ruminococcin C, a promising antibiotic produced by a human gut symbiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Chiumento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengjiao Liu</w:t>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Sorbo</w:t>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Christina Appold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Ilbert</w:t>
+                <w:t xml:space="preserve">Chloé Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/fmc-2018-0244⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw9969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw9969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132464v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational and experimental study to develop E-selectin targeted peptides for molecular imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carina Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+                <w:t xml:space="preserve">Mengjiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+                <w:t xml:space="preserve">Teresa Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
+                <w:t xml:space="preserve">Lia Christina Appold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (23), pp.2695-2711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4155/fmc-2018-0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Air-Stable Molybdenum-Based Precatalyst in Oxygen-Atom Transfer Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Réglier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201701410⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948731v1</w:t>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBCA-based polymeric microbubbles for molecular imaging and drug delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Koczera</w:t>
+                <w:t xml:space="preserve">An Air-Stable Molybdenum-Based Precatalyst in Oxygen-Atom Transfer Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Appold</w:t>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mengjiao Liu</w:t>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anshuman Dasgupta</w:t>
+                <w:t xml:space="preserve">M. Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 259, pp.128-135. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (12), pp.1427-1434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201701410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543376v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of plasma labile heme in hemolytic conditions</w:t>
+                <w:t xml:space="preserve">PBCA-based polymeric microbubbles for molecular imaging and drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zélia Gouveia</w:t>
+                <w:t xml:space="preserve">Patrick Koczera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana R Carlos</w:t>
+                <w:t xml:space="preserve">Lia Appold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojing Yuan</w:t>
+                <w:t xml:space="preserve">Yang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Aires-Da-Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Stocker</w:t>
+                <w:t xml:space="preserve">Anshuman Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 259, pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793489v1</w:t>
+                <w:t xml:space="preserve">hal-03543376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of phosphopeptides by a dinuclear copper( ii ) macrocyclic complex in a water : methanol 50 : 50 v/v solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of plasma labile heme in hemolytic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélia Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lígia Mesquita</w:t>
+                <w:t xml:space="preserve">Ana R Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Mateus</w:t>
+                <w:t xml:space="preserve">Xiaojing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Fernandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Frederico Aires-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vânia André</w:t>
+                <w:t xml:space="preserve">Roland Stocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (29), pp.9549-9564. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (19), pp.3278 - 3301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7dt01724c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.14192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543366v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repairing oxidized proteins in the bacterial envelope using respiratory chain electrons</w:t>
+                <w:t xml:space="preserve">Recognition of phosphopeptides by a dinuclear copper( ii ) macrocyclic complex in a water : methanol 50 : 50 v/v solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gennaris</w:t>
+                <w:t xml:space="preserve">Lígia Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ezraty</w:t>
+                <w:t xml:space="preserve">Pedro Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Henry</w:t>
+                <w:t xml:space="preserve">Rui Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Agrebi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vergnes</w:t>
+                <w:t xml:space="preserve">Vânia André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature15764⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (29), pp.9549-9564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt01724c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477089v1</w:t>
+                <w:t xml:space="preserve">hal-03543366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Internal Dynamics of Metalloproteases Provides New Insights on Their Function and Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique F. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique F. Carvalho</w:t>
+                <w:t xml:space="preserve">Ana C. A. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. F. Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (e0138118), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0138118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repairing oxidized proteins in the bacterial envelope using respiratory chain electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gennaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ezraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Agrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 528 (7582), pp.409-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature15764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An in silico and chemical approach towards small protein production and application in phosphoproteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M G C Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C A Roque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (25), pp.19743-19751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4RA16934D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3733,161 +3867,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism spectrum disorders: an impaired glycolysis induces an ATP deficiency and a reduced cell respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Leimkuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3955,51 +4089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C6185F2"/>
+    <w:nsid w:val="9B740A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4186,51 +4320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-iranzo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8542-2429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202777693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Crmari&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mlakar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Stipanovi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Bura-Naki&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-025-01299-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Gon&#231;alves Carvalho Dias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Duarte Gomes Teixeira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#233;nio Jorge Moura Barbosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Goncalves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fourel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Leimkuhler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22327-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F A Peacock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2021.111515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Balderrama-Mart&#237;nez-Sotomayor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isita Banerjee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshab Ch Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017501v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Koebke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni K&#252;hl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borries Demeler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202012673" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tolbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Koebke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903808" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. M&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302405120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caballero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Sabat&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gamez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Carvalho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J.F. Branco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Leite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Matzapetakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia A Roque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01364D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw9969" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCX4TW61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carina Fernandes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sorbo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Christina Appold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2018-0244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koczera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Appold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Dasgupta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Gouveia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Carlos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yuan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Aires-Da-Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stocker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14192" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Mesquita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mateus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt01724c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gennaris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agrebi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15764" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique F. Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. A. Roque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. F. Branco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M G C Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C A Roque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16934D" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-iranzo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8542-2429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202777693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05598978v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Sutradhar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c01022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Crmari&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mlakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Stipanovi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Bura-Naki&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-025-01299-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Gon&#231;alves Carvalho Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Duarte Gomes Teixeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#233;nio Jorge Moura Barbosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Goncalves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F&#233;ron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fourel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Leimkuhler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22327-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Balderrama-Mart&#237;nez-Sotomayor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isita Banerjee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshab Ch Ghosh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02359" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F A Peacock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2021.111515" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017501v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Koebke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni K&#252;hl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borries Demeler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202012673" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tolbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Koebke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903808" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. M&#252;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302405120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caballero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Sabat&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gamez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCX4TW61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Carvalho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J.F. Branco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Leite" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Matzapetakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia A Roque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01364D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw9969" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carina Fernandes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sorbo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Christina Appold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2018-0244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koczera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Appold" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Dasgupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Gouveia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Carlos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Aires-Da-Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stocker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14192" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Mesquita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mateus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt01724c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique F. Carvalho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. A. Roque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. F. Branco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gennaris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agrebi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15764" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M G C Dias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C A Roque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16934D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>