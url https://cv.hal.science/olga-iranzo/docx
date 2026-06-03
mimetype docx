--- v2 (2026-06-03)
+++ v3 (2026-06-03)
@@ -315,425 +315,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the copper(I)-cysteine complex assessed using reverse titrations: implications for estuarine and seawater copper biogeochemistry</w:t>
+                <w:t xml:space="preserve">Design and evolution of a synthetic small protein scaffold based on the WW domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Crmarić</w:t>
+                <w:t xml:space="preserve">Ana Margarida Gonçalves Carvalho Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Duarte Gomes Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arménio Jorge Moura Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 169 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-025-01299-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pro.70164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498251v1</w:t>
+                <w:t xml:space="preserve">hal-05099884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evolution of a synthetic small protein scaffold based on the WW domain</w:t>
+                <w:t xml:space="preserve">An impaired glycolysis induces ATP deficiency and reduced cell respiration in stem cells of patients with autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Margarida Gonçalves Carvalho Dias</w:t>
+                <w:t xml:space="preserve">Francois Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Duarte Gomes Teixeira</w:t>
+                <w:t xml:space="preserve">Damien Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arménio Jorge Moura Barbosa</w:t>
+                <w:t xml:space="preserve">Laure Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Goncalves</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Silke Leimkuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (6), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.38353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.70164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22327-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099884v1</w:t>
+                <w:t xml:space="preserve">hal-05343732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An impaired glycolysis induces ATP deficiency and reduced cell respiration in stem cells of patients with autism spectrum disorders</w:t>
+                <w:t xml:space="preserve">Stability of the copper(I)-cysteine complex assessed using reverse titrations: implications for estuarine and seawater copper biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Féron</w:t>
+                <w:t xml:space="preserve">Dora Crmarić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Caillol</w:t>
+                <w:t xml:space="preserve">Marina Mlakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fourel</w:t>
+                <w:t xml:space="preserve">Narda Stipanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Leimkuhler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elvira Bura-Nakić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.38353. </w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22327-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10533-025-01299-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343732v1</w:t>
+                <w:t xml:space="preserve">hal-05498251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
               </w:r>
@@ -771,51 +771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
@@ -1115,382 +1115,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Trends in Copper Removal from Aβ Peptide: When Less Ligand Is Better and Zn Helps</w:t>
+                <w:t xml:space="preserve">Special issue on “Designing functional metallo-biomolecules”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Esmieu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anna F A Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2021.111515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203129v1</w:t>
+                <w:t xml:space="preserve">hal-05099813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Protected 3,4- and 2,3-Dimercaptophenylalanines as Building Blocks for Fmoc -Peptide Synthesis and Incorporation of the 3,4-Analogue in a Decapeptide Using Solid-Phase Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected Trends in Copper Removal from Aβ Peptide: When Less Ligand Is Better and Zn Helps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Balderrama-Martínez-Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isita Banerjee</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c02359⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.1248-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359178v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on “Designing functional metallo-biomolecules”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Protected 3,4- and 2,3-Dimercaptophenylalanines as Building Blocks for Fmoc -Peptide Synthesis and Incorporation of the 3,4-Analogue in a Decapeptide Using Solid-Phase Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isita Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keshab Ch Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna F A Peacock</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 222, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (3), pp.2210-2223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2021.111515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c02359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099813v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(II) N,N,O-chelating complexes as potential anticancer agents</w:t>
               </w:r>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Koebke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.249-258. </w:t>
@@ -2006,291 +2006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidic Scaffolds To Reduce the Interaction of Cu(II) Ions with β-Amyloid Protein</w:t>
+                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Caballero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Alexandre Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hautier</w:t>
+                <w:t xml:space="preserve">Tiago Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimon Sabaté</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniela Valensin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03099⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (5), pp.1859-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030920v1</w:t>
+                <w:t xml:space="preserve">hal-02106690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Peptidic Scaffolds To Reduce the Interaction of Cu(II) Ions with β-Amyloid Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Carvalho</w:t>
+                <w:t xml:space="preserve">Raimon Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Valensin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (5), pp.1859-1870. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (1), pp.837-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106690v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
               </w:r>
@@ -2876,51 +2876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
@@ -2958,51 +2958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Air-Stable Molybdenum-Based Precatalyst in Oxygen-Atom Transfer Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (12), pp.1427-1434. </w:t>
@@ -3086,723 +3086,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBCA-based polymeric microbubbles for molecular imaging and drug delivery</w:t>
+                <w:t xml:space="preserve">Characterization of plasma labile heme in hemolytic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Koczera</w:t>
+                <w:t xml:space="preserve">Zélia Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Appold</w:t>
+                <w:t xml:space="preserve">Ana R Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mengjiao Liu</w:t>
+                <w:t xml:space="preserve">Xiaojing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anshuman Dasgupta</w:t>
+                <w:t xml:space="preserve">Frederico Aires-Da-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Stocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.03.006⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (19), pp.3278 - 3301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543376v1</w:t>
+                <w:t xml:space="preserve">hal-01793489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of plasma labile heme in hemolytic conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognition of phosphopeptides by a dinuclear copper( ii ) macrocyclic complex in a water : methanol 50 : 50 v/v solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana R Carlos</w:t>
+                <w:t xml:space="preserve">Lígia Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojing Yuan</w:t>
+                <w:t xml:space="preserve">Pedro Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Aires-Da-Silva</w:t>
+                <w:t xml:space="preserve">Rui Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Stocker</w:t>
+                <w:t xml:space="preserve">Vânia André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 284 (19), pp.3278 - 3301. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (29), pp.9549-9564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.14192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7dt01724c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793489v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of phosphopeptides by a dinuclear copper( ii ) macrocyclic complex in a water : methanol 50 : 50 v/v solution</w:t>
+                <w:t xml:space="preserve">PBCA-based polymeric microbubbles for molecular imaging and drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lígia Mesquita</w:t>
+                <w:t xml:space="preserve">Patrick Koczera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Mateus</w:t>
+                <w:t xml:space="preserve">Lia Appold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Fernandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Yang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vânia André</w:t>
+                <w:t xml:space="preserve">Anshuman Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (29), pp.9549-9564. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 259, pp.128-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7dt01724c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543366v1</w:t>
+                <w:t xml:space="preserve">hal-03543376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Internal Dynamics of Metalloproteases Provides New Insights on Their Function and Evolution</w:t>
+                <w:t xml:space="preserve">Repairing oxidized proteins in the bacterial envelope using respiratory chain electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique F. Carvalho</w:t>
+                <w:t xml:space="preserve">Alexandra Gennaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C. A. Roque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Benjamin Ezraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo J. F. Branco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Agrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138118⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 528 (7582), pp.409-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature15764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237625v1</w:t>
+                <w:t xml:space="preserve">hal-01477089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repairing oxidized proteins in the bacterial envelope using respiratory chain electrons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the Internal Dynamics of Metalloproteases Provides New Insights on Their Function and Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Henry</w:t>
+                <w:t xml:space="preserve">Henrique F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Agrebi</w:t>
+                <w:t xml:space="preserve">Ana C. A. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Vergnes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricardo J. F. Branco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 528 (7582), pp.409-412. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (e0138118), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature15764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477089v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in silico and chemical approach towards small protein production and application in phosphoproteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M G C Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C A Roque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3881,103 +3881,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism spectrum disorders: an impaired glycolysis induces an ATP deficiency and a reduced cell respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Leimkuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4089,51 +4089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B740A9C"/>
+    <w:nsid w:val="0198B177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4320,51 +4320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-iranzo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8542-2429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202777693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05598978v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Sutradhar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c01022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Crmari&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mlakar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Stipanovi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Bura-Naki&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-025-01299-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Gon&#231;alves Carvalho Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Duarte Gomes Teixeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#233;nio Jorge Moura Barbosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Goncalves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F&#233;ron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fourel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Leimkuhler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22327-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Balderrama-Mart&#237;nez-Sotomayor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isita Banerjee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshab Ch Ghosh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02359" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F A Peacock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2021.111515" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017501v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Koebke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni K&#252;hl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borries Demeler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202012673" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tolbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Koebke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903808" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. M&#252;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302405120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caballero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Sabat&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gamez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCX4TW61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Carvalho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J.F. Branco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Leite" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Matzapetakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia A Roque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01364D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw9969" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carina Fernandes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sorbo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Christina Appold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2018-0244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koczera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Appold" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Dasgupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Gouveia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Carlos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Aires-Da-Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stocker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14192" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Mesquita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mateus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt01724c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique F. Carvalho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. A. Roque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. F. Branco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gennaris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agrebi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15764" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M G C Dias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C A Roque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16934D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olga-iranzo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8542-2429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202777693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05598978v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Sutradhar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c01022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Gon&#231;alves Carvalho Dias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Duarte Gomes Teixeira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#233;nio Jorge Moura Barbosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Goncalves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70164" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fourel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Leimkuhler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22327-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Crmari&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mlakar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Stipanovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Bura-Naki&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-025-01299-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F A Peacock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2021.111515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Balderrama-Mart&#237;nez-Sotomayor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03407" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isita Banerjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshab Ch Ghosh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02359" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017501v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Koebke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni K&#252;hl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borries Demeler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202012673" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tolbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Koebke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903808" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. M&#252;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302405120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caballero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Sabat&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gamez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCX4TW61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Carvalho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J.F. Branco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Leite" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Matzapetakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia A Roque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01364D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw9969" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carina Fernandes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sorbo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Christina Appold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2018-0244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Gouveia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Carlos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yuan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Aires-Da-Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stocker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14192" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Mesquita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mateus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt01724c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koczera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Appold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Dasgupta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gennaris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Henry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agrebi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15764" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique F. Carvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. A. Roque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. F. Branco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138118" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M G C Dias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C A Roque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16934D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>