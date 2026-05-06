--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olga Klinkova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical finite element study of initial porosity in structural adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyne Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 309, pp.111070. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.111070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin–enabled hybrid Taguchi–AI optimization of LDPE/Alfa/PU sandwich panels under thermomechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Jellid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.113557. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and Chemical Analysis of PBT/Glass Fiber Composites: Influence of Fiber Content and Manufacturing on Composite Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Tozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.117. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib13090117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term moisture degradation of rubber/bamboo-epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaireddine Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 303, pp.110618. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture Diffusion, Compression and Degradation Mechanisms of Alfa Natural Fibers (Stipa tenacissima L.) Reinforced Epoxy: Experimental, Morphological and Numerical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Helaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-025-10311-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable rubber-modified HDPE composites reinforced with polystyrene and vermiculite for improved mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yotova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C- Kabakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dontchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2374068X.2025.2585136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal, mechanical, and morphological characterization of injection-molded short alfa fiber/LDPE biocomposite and the impact of hygrothermal aging on its properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Jellid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 337, pp.129000. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and cavitation at the spherulite scale of an isotactic polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.11335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100630v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Glass Fiber Content of a Polybutylene Terephthalate Reinforced Composite Structure on Physical and Mechanical Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dry abrasion treatments on composite surface quality and bonded joints shear strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bechikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.103058. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.103058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of Bonded Patch Repairs of a Rubber Reinforced Composite Conveyor Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.1710. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13111710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandblasting parameter variation effect on galvanized steel surface chemical composition, roughness and free energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bechikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.102653. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2020.102653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in testing fatigue fracture mechanics properties in asymmetrical bonded composite/metal assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zambelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the moisture diffusion and hygroscopic swelling of a textile reinforced conveyor belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in testing fatigue fracture mechanics properties in asymmetrical bonded composite/metal assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zambelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.390-399. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.09.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient hygro-thermo-mechanical stresses analysis in multi-layers bonded structure with coupled bidirectional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.188-201. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical investigation of coupled hygro-thermo-mechanical model of multi-layers bonded structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the energy release rate in Mode I of asymmetrical bonded composite/metal assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zambelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.175-185. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiding mechanisms in deformed polyamide 6 observed at the nanometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (11), pp.4372-4383. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural versus microstructural evolution of semi-crystalline polymers during necking under tension: Influence of the skin-core effects, the relative humidity and the strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.297-309. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional quantification of anisotropic void evolution in deformed semi-crystalline polyamide 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D damage micromechanisms in polyamide 6 ahead of a severe notch studied by in situ synchrotron laminography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.701-715. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201500316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of friction properties at the workmaterial/cutting tool interface during the machining of randomly structured carbon fibers reinforced polymer with carbide tools under dry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (12), pp.2050-2058. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés élastiques effectives d'un adhésif avec microporosité initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyne Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle haute-fidélité pour la simulation de la fatigue à grand nombre de cycles de points de soudure électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ekra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mordillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages collés, modélisation numérique et homogénéisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and Cavitation at the Spherulite Scale of Semi-Crystalline Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEX 16 - 16th International Conference on Advanced Computational Engineering and Experimenting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du moulage par injection de composites polyamides recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological behavior of HexTool on itself under plane-on-plane gross-sliding fretting condition using local surface analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fortes da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Poluzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Tribology Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des méthodes de simulation du comportement d'assemblages collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque sur les Assemblages mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Ouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation hydrique d'une bande de convoyeur en matériau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du taux de restitution d’énergie en mode I et II sur assemblage composite-métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zambelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanouette Cédric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des contraintes résiduelles de cuisson dans les structures composites : mesures et prédiction de variations angulaires = Characterization of cured-induced residual stresses in composite structures: measurements and prediction of angular variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des contraintes résiduelles dans les structures composites&nbsp;: déformation après cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Assemblages Mécaniques: évolutions récentes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fortes da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Paul Lieurade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Assemblages Mécaniques: évolutions récentes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and Mechanical Behaviour of Polymers Based Composites Reinforced with Recycled Rubber, Carbon Fibres, GNP, Bi2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Cakir Kabakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gatamorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Bayraktar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Composite, Hybrid &amp; Multi-functional Materials, Thermomechanics &amp; Infrared Imaging and Mechanics of Additive &amp; Advanced Manufactured Materials, Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.131-140, 2025, Conference Proceedings of the Society for Experimental Mechanics Series, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85837-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Deformation and cavitation at the spherulite scale of semi-crystalline polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION NUMERIQUE DE LA CUISSON ET DE L'USINAGE DE MATERIAUX COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENISE001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01374075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement des structures hybrides collées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03558606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olga Klinkova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical finite element study of initial porosity in structural adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyne Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 309, pp.111070. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.111070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin–enabled hybrid Taguchi–AI optimization of LDPE/Alfa/PU sandwich panels under thermomechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Jellid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.113557. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and Chemical Analysis of PBT/Glass Fiber Composites: Influence of Fiber Content and Manufacturing on Composite Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Tozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.117. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib13090117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term moisture degradation of rubber/bamboo-epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaireddine Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 303, pp.110618. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture Diffusion, Compression and Degradation Mechanisms of Alfa Natural Fibers (Stipa tenacissima L.) Reinforced Epoxy: Experimental, Morphological and Numerical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Helaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-025-10311-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable rubber-modified HDPE composites reinforced with polystyrene and vermiculite for improved mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yotova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C- Kabakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dontchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2374068X.2025.2585136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal, mechanical, and morphological characterization of injection-molded short alfa fiber/LDPE biocomposite and the impact of hygrothermal aging on its properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Jellid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 337, pp.129000. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and cavitation at the spherulite scale of an isotactic polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.11335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100630v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Glass Fiber Content of a Polybutylene Terephthalate Reinforced Composite Structure on Physical and Mechanical Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dry abrasion treatments on composite surface quality and bonded joints shear strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bechikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.103058. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.103058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of Bonded Patch Repairs of a Rubber Reinforced Composite Conveyor Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.1710. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13111710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandblasting parameter variation effect on galvanized steel surface chemical composition, roughness and free energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bechikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.102653. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2020.102653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in testing fatigue fracture mechanics properties in asymmetrical bonded composite/metal assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zambelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the moisture diffusion and hygroscopic swelling of a textile reinforced conveyor belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in testing fatigue fracture mechanics properties in asymmetrical bonded composite/metal assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zambelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.390-399. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.09.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient hygro-thermo-mechanical stresses analysis in multi-layers bonded structure with coupled bidirectional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.188-201. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical investigation of coupled hygro-thermo-mechanical model of multi-layers bonded structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the energy release rate in Mode I of asymmetrical bonded composite/metal assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zambelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.175-185. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiding mechanisms in deformed polyamide 6 observed at the nanometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (11), pp.4372-4383. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural versus microstructural evolution of semi-crystalline polymers during necking under tension: Influence of the skin-core effects, the relative humidity and the strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.297-309. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional quantification of anisotropic void evolution in deformed semi-crystalline polyamide 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D damage micromechanisms in polyamide 6 ahead of a severe notch studied by in situ synchrotron laminography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.701-715. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201500316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of friction properties at the workmaterial/cutting tool interface during the machining of randomly structured carbon fibers reinforced polymer with carbide tools under dry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (12), pp.2050-2058. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés élastiques effectives d'un adhésif avec microporosité initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyne Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle haute-fidélité pour la simulation de la fatigue à grand nombre de cycles de points de soudure électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ekra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mordillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages collés, modélisation numérique et homogénéisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and Cavitation at the Spherulite Scale of Semi-Crystalline Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEX 16 - 16th International Conference on Advanced Computational Engineering and Experimenting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du moulage par injection de composites polyamides recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological behavior of HexTool on itself under plane-on-plane gross-sliding fretting condition using local surface analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fortes da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Poluzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Tribology Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des méthodes de simulation du comportement d'assemblages collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque sur les Assemblages mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Ouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation hydrique d'une bande de convoyeur en matériau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawdha Kessentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du taux de restitution d’énergie en mode I et II sur assemblage composite-métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zambelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Tawfiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanouette Cédric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des contraintes résiduelles de cuisson dans les structures composites : mesures et prédiction de variations angulaires = Characterization of cured-induced residual stresses in composite structures: measurements and prediction of angular variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des contraintes résiduelles dans les structures composites&nbsp;: déformation après cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des résumés du Colloque Assemblages Mécaniques 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fortes da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque sur les Assemblages Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Saint Ouen sur Seine, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Assemblages Mécaniques: évolutions récentes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fortes da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Paul Lieurade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Assemblages Mécaniques: évolutions récentes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and Mechanical Behaviour of Polymers Based Composites Reinforced with Recycled Rubber, Carbon Fibres, GNP, Bi2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Cakir Kabakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gatamorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Bayraktar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Composite, Hybrid &amp; Multi-functional Materials, Thermomechanics &amp; Infrared Imaging and Mechanics of Additive &amp; Advanced Manufactured Materials, Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.131-140, 2025, Conference Proceedings of the Society for Experimental Mechanics Series, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85837-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Deformation and cavitation at the spherulite scale of semi-crystalline polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION NUMERIQUE DE LA CUISSON ET DE L'USINAGE DE MATERIAUX COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENISE001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01374075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement des structures hybrides collées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03558606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyne Demoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.111070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Jellid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Kessentini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113557" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamlaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Tozan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13090117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Sabbagh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Bouraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110618" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Helaili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-025-10311-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yotova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C- Kabak&#231;i" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klinkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dontchev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2025.2585136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100630v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11335" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14010017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechikh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maalej" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13111710" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2020.102653" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zambelis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanouette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.01.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zambelis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. da Silva Botelho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.09.073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.10.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jrad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-047PT8P6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanouette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.12.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJ2GRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFM1DCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500316" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carpentier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Amor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Baklouti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortes da Cruz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Poluzzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouette C&#233;dric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413974v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bremond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Cakir Kabak&#231;i" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gatamorta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Bayraktar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85837-6_16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01374075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENISE001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03558606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyne Demoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.111070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Jellid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Kessentini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113557" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamlaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Tozan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13090117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Sabbagh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Bouraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110618" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Helaili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-025-10311-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yotova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C- Kabak&#231;i" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klinkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dontchev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2025.2585136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100630v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11335" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14010017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechikh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maalej" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13111710" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2020.102653" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zambelis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanouette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.01.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zambelis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. da Silva Botelho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.09.073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.10.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jrad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-047PT8P6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanouette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.12.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJ2GRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFM1DCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500316" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carpentier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Amor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Baklouti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortes da Cruz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Poluzzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouette C&#233;dric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413974v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bremond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Cakir Kabak&#231;i" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gatamorta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Bayraktar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85837-6_16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01374075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENISE001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03558606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>