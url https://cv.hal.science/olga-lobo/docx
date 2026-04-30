--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -528,183 +528,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identité(s) et mémoire(s) dans la &amp;lt;i&amp;gt;Cantata popular Santa María de Iquique&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6,2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15203/ATeM_2021_2.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Itinerario de un cosmoargentino: Julio Cortázar y el Chile de Allende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lobo Carballo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7203/KAM.17.17617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588358v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04588361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rastreos por la doble espiral de Rayuela. Itinerarios de lectura a partir de ficciones, cartas, ensayos, Cuaderno de Bitácora y (algunas) referencias críticas</w:t>
               </w:r>
@@ -1622,303 +1622,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Rayuelesco » por momentos: la experiencia poético-experimental de Libro de Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rayuela y Libro de Manuel : puentes. Homenajes a 50 y 60 años de sus publicaciones.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proyecto Khora, Centro de investigaciones « María Saleme de Bournichon », Universidad Nacional de Córdoba (Argentina). Instituto de cultura, identidad y comunicación, Universidad Nacional de la Patagonia Austral, Unidad académica Río Gallegos, CRLA-Archivos Université de Poitiers., Nov 2023, Patagonia (en ligne), Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la casa a la calle. Resistencia y territorio de Angelina Vázquez a Manuela Martelli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Altérités et Grandes villes dans le cinéma chilien et latino-américain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2/Festival Travelling, Feb 2023, Rennes (Université Rennes 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Rayuelesco » por momentos: la experiencia poético-experimental de Libro de Manuel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echos, hasars et quipus magiques. La nueva novela dans un contexte d’invention d’une écriture poético-politique au Chili.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayuela y Libro de Manuel : puentes. Homenajes a 50 y 60 años de sus publicaciones.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Proyecto Khora, Centro de investigaciones « María Saleme de Bournichon », Universidad Nacional de Córdoba (Argentina). Instituto de cultura, identidad y comunicación, Universidad Nacional de la Patagonia Austral, Unidad académica Río Gallegos, CRLA-Archivos Université de Poitiers., Nov 2023, Patagonia (en ligne), Argentina</w:t>
+              <w:t xml:space="preserve">colloque international « Le nouveau Roman de Juan Luis Martínez », Autour de la traduction de La nueva novela de Juan Luis Martínez, Université de Grenoble-Alpes, 1er avril 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélien Talbot, Apr 2022, Grenoble (Université Stendhal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les méandres d’une pensée poétique du devenir. Quel écrivain engagé Cortázar était-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication pour le colloque international Le(s) sens de l’engagement dans les arts, arts de la scène, cinéma, musique, littérature (XXIème siècle).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAA : Les traces, Université de Strasbourg, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875330v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04875323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la toile du monstre. Picasso et Dora Maar, regards kaléidoscopiques,</w:t>
               </w:r>
@@ -2970,51 +2970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lobo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875281v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/beoiber.2024.8.2.2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lobo Carballo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18320" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/Fotocinema.2022.vi24.13732" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/18517811e253" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.17.17617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2021_2.08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lobo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875281v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/beoiber.2024.8.2.2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lobo Carballo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18320" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/Fotocinema.2022.vi24.13732" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/18517811e253" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2021_2.08" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.17.17617" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>