--- v0 (2026-03-17)
+++ v1 (2026-05-26)
@@ -66,762 +66,762 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review D. De Haan, Necessary Existence and the Doctrine of Being in Avicenna’s Metaphysics of the Healing, Leiden: Brill, 2020. Pp. xv-426. $181.00 (cloth). ISBN: 978-90-04-43037-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lucia Lizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Thomist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 138-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Candiard, Le Dieu immédiat. Le concept de vérité dans le Darʾ taʿāruḍ al-ʿaql wa-l-naql d’Ibn Taymiyya, Paris, Les éditions du cerf, 2023, MIDEO, 39 |2024, on line 13 novembre 2023, URL : http://journals.openedition.org/mideo/9182</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lucia Lizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Alessandro Palazzo / Anna Rodolfi, Prophecy and Prophets in the Middle Ages, SISMEL, Edizioni del Galluzzo, ‘Micrologus Library’, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lucia Lizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de D. Urvoy, Raison et conviction en islam. Questions d'un philosophe orientaliste de Dominique Urvoy (Claire Maisonneuve, 2021 ; coll. “Librairie d'Amérique et d'Orient”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lucia Lizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantialité et hylémorphisme : sur la transmigration (im-)possible chez Avicenne ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lucia Lizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métempsychose en Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Gillon; M. Terrier; W. Halawi, Nov 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“On Divine Oneness: Philosophy and Theology in 10th-century Baghdad”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lucia Lizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Philosophy of the Baghdad School Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Adamson, Oct 2024, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concluding Remarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lucia Lizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference: « Un trésor caché : questions éditoriales, historiques et philosophiques sur les œuvres ‘mineures’ (rasā’il) d’Avicenne /A Hidden Treasure: Editorial, Historical, and Philosophical Issues in Avicenna’s “Minor” Works (rasāʾil)» [4th Conference of the Avicenna Study Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O.L.Lizzini; A. Lammer, Sep 2023, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et possible chez Avicenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lucia Lizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir du possible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Pasqua, Mar 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality and Possibility in Avicenna”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lucia Lizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Theories at the Crossroads between Aristotelianism and Neoplatonism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dragos Calma; Thobias Hoffmann, Feb 2023, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilité, potentialité et puissance. Des intraduisibles dans le système avicennien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lucia Lizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avicenne et les intraduisibles. Pour un lexique philosophico-médical de la théorie de l’âme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Sebti; M. Alinejad Zanjani, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446949v1</w:t>
-              </w:r>
-[...285 lines deleted...]
-                <w:t xml:space="preserve">hal-04446882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1784,51 +1784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Lizzini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878222v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446914v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003309895-13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Lizzini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003309895-13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>