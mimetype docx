--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -1113,165 +1113,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partir de Salomé</w:t>
+                <w:t xml:space="preserve">Intersubjectivé et processus de (dé)-subjectivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Moll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu’est-ce que lalangue ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRPMS Centre de Recherches Psychanalyse, Médecine et Société. Université Paris Diderot., Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Transition des arts, transitions esthétiques : processus de subjectivation et des-croissances »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par MUSIDANSE et TEAMeD-AIAC de l’université Paris 8, Saint- Denis, Musée d'art et d'histoire ; Paris, INHA, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541392v1</w:t>
+                <w:t xml:space="preserve">hal-03276540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersubjectivé et processus de (dé)-subjectivation</w:t>
+                <w:t xml:space="preserve">A partir de Salomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Moll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Transition des arts, transitions esthétiques : processus de subjectivation et des-croissances »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par MUSIDANSE et TEAMeD-AIAC de l’université Paris 8, Saint- Denis, Musée d'art et d'histoire ; Paris, INHA, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Qu’est-ce que lalangue ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPMS Centre de Recherches Psychanalyse, Médecine et Société. Université Paris Diderot., Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276540v1</w:t>
+                <w:t xml:space="preserve">hal-02541392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oreille qui voit, l'oeil qui entend</w:t>
               </w:r>
@@ -1320,165 +1320,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du symbolique au réel, un chemin de la musique au XXe siècle</w:t>
+                <w:t xml:space="preserve">Du symbolique au réel, un chemin de la musique au XX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Moll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une théorie matérielle des formes : catégories pour l'analyse de la musique des XXe et XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Paul Olive; Alvaro Oviedo, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Une théorie matérielle des formes, catégories pour l’analyse de la musique au XX e et XXI e siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par MUSIDANSE (Université Paris 8) et L'Université de Buenos Aires (programme Ecos-Sud : « geste figure, caractère : vers une théorie matérielle des formes musicales »), Saint- Denis, Université Paris 8, 2013, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546095v1</w:t>
+                <w:t xml:space="preserve">hal-03276489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du symbolique au réel, un chemin de la musique au XX e siècle</w:t>
+                <w:t xml:space="preserve">Du symbolique au réel, un chemin de la musique au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Moll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Une théorie matérielle des formes, catégories pour l’analyse de la musique au XX e et XXI e siècles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par MUSIDANSE (Université Paris 8) et L'Université de Buenos Aires (programme Ecos-Sud : « geste figure, caractère : vers une théorie matérielle des formes musicales »), Saint- Denis, Université Paris 8, 2013, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Une théorie matérielle des formes : catégories pour l'analyse de la musique des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Paul Olive; Alvaro Oviedo, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276489v1</w:t>
+                <w:t xml:space="preserve">hal-02546095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superficie y fondo</w:t>
               </w:r>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03272235v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina van Dyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03263022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04078225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03276540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546321v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03276489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01007708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Delaplace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03268616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/46547-these-de-moll-olga.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03272807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51640" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03272165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41489" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Moll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03272235v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina van Dyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03263022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01009274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04078225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03276540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546321v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03276489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01007708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Delaplace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03268616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/46547-these-de-moll-olga.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03272807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51640" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03272165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41489" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>