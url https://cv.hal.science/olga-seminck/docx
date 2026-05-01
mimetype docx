--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -542,51 +542,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -814,610 +814,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event annotation for literary corpora analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice @MultiGEC-2025: A Spitful Multilingual Language Error Correction System Using LLaMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grunspan</w:t>
+                <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ioana Galleron</w:t>
+                <w:t xml:space="preserve">Noé Durandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Jul 2022, Tokyo, Japan. pp.471-472</w:t>
+              <w:t xml:space="preserve">NoDaLiDa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Talinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738806v2</w:t>
+                <w:t xml:space="preserve">hal-05489661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.24:1-24:15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romanciers et romancières du XIXème siècle : une étude automatique du genre sur le corpus GIRLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bekolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Avignon, France. pp.66-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s in a preface? Sentiment analysis of liminal matter in ELTEC collections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event annotation for literary corpora analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grunspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Arias</w:t>
+                <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Fernández-Cruz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxana Patraș</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distant Reading for European Literary History - Final Action Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Jul 2022, Tokyo, Japan. pp.471-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625428v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject Verb Agreement Error Patterns in Meaningless Sentences: Humans vs. BERT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What’s in a preface? Sentiment analysis of liminal matter in ELTEC collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Lasri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Seminck</w:t>
+                <w:t xml:space="preserve">Javier Fernández-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Lenci</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roxana Patraș</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th International Conference on Computational Linguistic (COLING 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">Distant Reading for European Literary History - Final Action Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812929v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating associative, switchable and negatable Winograd items on renewed French data sets</w:t>
               </w:r>
@@ -1492,682 +1509,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Hierarchical Clustering Methods for Corpora with Chronological Order</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">Subject Verb Agreement Error Patterns in Meaningless Sentences: Humans vs. BERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legallois</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data. Second International Conference of the European Association for Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EADH, Sep 2021, Krasnoyarsk, Russia</w:t>
+              <w:t xml:space="preserve">The 29th International Conference on Computational Linguistic (COLING 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341803v1</w:t>
+                <w:t xml:space="preserve">hal-03812929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mind-It Corpus: a Longitudinal Corpus of Electronic Messages Written by Older Adults with Incipient Alzheimer's Disease and Clinically Normal Volunteers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Hierarchical Clustering Methods for Corpora with Chronological Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédrick Fairon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RaPID Workshop: Resources and Processing of Linguistic, Para-linguistic and Extra-linguistic Data from People with Various Form</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.108-115</w:t>
+              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data. Second International Conference of the European Association for Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EADH, Sep 2021, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106951v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cost Metric for Pronoun Resolution: Uncertainty Increases Processing Cost</w:t>
+                <w:t xml:space="preserve">The Mind-It Corpus: a Longitudinal Corpus of Electronic Messages Written by Older Adults with Incipient Alzheimer's Disease and Clinically Normal Volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amsili</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Amélie Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hanseeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Fairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Rational Approaches in Language Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sarrebruck, Germany</w:t>
+              <w:t xml:space="preserve">3rd RaPID Workshop: Resources and Processing of Linguistic, Para-linguistic and Extra-linguistic Data from People with Various Form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.108-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273385v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de langue appliqués aux schémas Winograd français</w:t>
+                <w:t xml:space="preserve">A Cost Metric for Pronoun Resolution: Uncertainty Increases Processing Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN) - PFIA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.343-350</w:t>
+              <w:t xml:space="preserve">Conference on Rational Approaches in Language Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567776v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gold Anaphora Annotation Layer on an Eye Movement Corpus</w:t>
+                <w:t xml:space="preserve">Modèles de langue appliqués aux schémas Winograd français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2018, Eleventh International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3518-3522</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN) - PFIA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.343-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01957366v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Time Course of Pronoun Resolution in Natural Text Reading</w:t>
+                <w:t xml:space="preserve">A Gold Anaphora Annotation Layer on an Eye Movement Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">LREC 2018, Eleventh International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3518-3522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01957375v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Processing Cost of Anaphora Resolution</w:t>
+                <w:t xml:space="preserve">The Time Course of Pronoun Resolution in Natural Text Reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">Linguistic Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01955104v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computational Model of Human Preferences for Pronoun Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2183,284 +2226,366 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Student Research Workshop at the 15th Conference of the European Chapter of the Association for Computational Linguistics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01955078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas Winograd en français: une étude statistique et comportementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Processing Cost of Anaphora Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628342v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01955104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Google-Proof Collection of French Winograd Schemas</w:t>
+                <w:t xml:space="preserve">Schémas Winograd en français: une étude statistique et comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Workshop on Coreference Resolution Beyond OntoNotes (CORBON 2017), co-located with EACL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain. pp.24-29</w:t>
+              <w:t xml:space="preserve">TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01955086v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Google-Proof Collection of French Winograd Schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amsili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd Workshop on Coreference Resolution Beyond OntoNotes (CORBON 2017), co-located with EACL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain. pp.24-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01955086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle simple de coût cognitif de la résolution d’anaphores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.66-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2470,51 +2595,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2556,73 +2681,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée networking PRAIRIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2664,73 +2789,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Digital Humanities Conference (EADH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitively plausible model for anaphora resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2746,51 +2871,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMLaP 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01831935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2800,168 +2925,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Language Usage and Perception. A Study of Divisive Language Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CECC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade Católica Editora, pp.229-253, 2025, 9789725410813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05439835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3108,51 +3233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lnc3.12395" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanseeuw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise&#8208;am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.036755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Andrault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bekolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Arias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patra&#537;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lasri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoou Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lnc3.12395" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanseeuw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise&#8208;am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.036755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Durandard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Andrault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bekolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Arias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patra&#537;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoou Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lasri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>