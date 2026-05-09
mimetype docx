--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -112,50 +112,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">167118625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">295616059</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000399949074</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,2455 +221,2455 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal aging at 420 °C on the microstructure of alloy 690 TT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K G Jayaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 953, pp.149785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2026.149785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM Characterization of Freely Crystallized Isotactic Polypropylene Surface Morphology: From Spherulites Down to Lamellae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tromas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (21), pp.11868-11882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in sliding behaviour of carbon fibre tows investigated by Discrete Element Method and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghao Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Kolimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.108818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of simulated cyclic indentation response of linear viscoelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (2), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00161-024-01352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of skin-core structure in filled room-temperature vulcanized polydimethylsiloxane after long exposure to moderate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Feyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 153, pp.109022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.109022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms in the α phase of the Ti-6Al-2Sn-4Zr-2Mo titanium alloy: In situ experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tromas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 175, pp.103947. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mixed to hydrodynamic regime in lubricated sliding of carbon fiber tows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiran Bhantrakuppe Narayanappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 180, pp.108088. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspherulitic mechanical heterogeneities and microstructure of i-PP highlighted by nanoindentation and atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tromas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 285, pp.126391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation, avancées expérimentales et de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111 (4), pp.E1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2023032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal friction of epoxy-lubricated and dry carbon tows: From initial stages to stabilised state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unexpected frictional behavior of laser-textured hydrophobic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Jendoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants9030031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03376152v1</w:t>
+                <w:t xml:space="preserve">hal-03376141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected frictional behavior of laser-textured hydrophobic surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transversal friction of epoxy-lubricated and dry carbon tows: From initial stages to stabilised state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.106263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/lubricants9030031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03376141v1</w:t>
+                <w:t xml:space="preserve">hal-03376152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradients of cyclic indentation mechanical properties in PR520 epoxy and its 3D carbon fiber composite induced by aging at 150 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pecora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 193, pp.109720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterization of the local mechanical behaviour of polymer matrix in 3D carbon fiber composites by cyclic indentation test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of the mechanical behavior of PEKK polymer and C/PEKK composite materials for aeronautical applications below and above the glass transition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pedoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112268⟩</w:t>
+              <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.475-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/aas.2020.7.6.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490452v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical behavior of PEKK polymer and C/PEKK composite materials for aeronautical applications below and above the glass transition temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ characterization of the local mechanical behaviour of polymer matrix in 3D carbon fiber composites by cyclic indentation test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pecora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smerdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Pedoto</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, pp.112268 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/aas.2020.7.6.475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04573689v1</w:t>
+                <w:t xml:space="preserve">hal-03490452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic indentation of polymers: Instantaneous elastic modulus from reloading, energy analysis, and cyclic creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pecora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34, pp.3688-3698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/jmr.2019.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Roles of Blending and of Molecular Weight Distribution on Craze Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sánchez-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian R Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide S A de Focatiis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (23), pp.9507 - 9514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction of carbon fibre tows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel M. Mulvihill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P.F. Sutcliffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.185 - 198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale tool–fabric contact observation and analysis for composite fabric forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P.F. Sutcliffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73, pp.116 - 124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Experimental Method for Microscale Contact Analysis in Composite Fabric Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P.F. Sutcliffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (8), pp.1475 - 1483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-015-0044-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Method of Extraction of Blend Component Structure from SANS Measurements of Homopolymer Bimodal Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard S Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian R Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide S A de Focatiis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 215 (9), pp.859 - 866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.201300787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between energy dissipation and wear mechanisms in solid epoxy/epoxy sliding contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cayer-Barrioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.148 - 159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Model and Experimental Validation of Friction Laws for Composites Under Low Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cayer-Barrioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Sarbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (3), pp.263 - 272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-012-9947-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2637,569 +2679,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation due to sliding of single and woven carbon tows in dry and epoxy-lubricated conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Liège, Apr 2021, Online, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/esaform21.3981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Characterization by Cyclic Indentation Test of Polymer Matrix in 3D Carbon Fiber Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pecora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Composite Materials (ECCM-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de la résine epoxy en nanoindentation à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zanesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pecora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frottement des matériaux composites polymères à renfort fibre de carbone : expériences et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cayer-Barrioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Sarbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle géométrique de frottement entre matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cayer-Barrioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarbayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3209,163 +3251,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermal ageing of an elastomeric seal by nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Feyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber XII (ECCMR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France. 1, CRC Press, pp.236-241, 2022, 9781003310266. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266-40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3375,100 +3417,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and bulk friction-inducted dissipation in composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Ecole Centrale de Lyon; Université Technique d'État de Moscou, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ECDL0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00783522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3478,105 +3520,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches multi-échelles pour la caractérisation mécanique des surfaces polymères et des matériaux fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Poitiers, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05233471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3644,51 +3686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF6F83F3"/>
+    <w:nsid w:val="BFCF4DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3875,51 +3917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olgasmerdova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6921-5558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167118625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05489037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G Jayaram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Huret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Smerdova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2026.149785" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05404778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grondin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smerdova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01833" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Chai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kolimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-024-01352-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feyne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Autissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.109022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smerdova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Bhantrakuppe Narayanappa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benchekroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Jendoubi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants9030031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gigliotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109720" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pecora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pedoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2020.7.6.475" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.289" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S&#225;nchez-Valencia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian R Hutchings" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide S A de Focatiis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01289" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Mulvihill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0044-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S Graham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Gasser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.04.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sarbaev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-9947-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3981" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zanesse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarbayev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Autissier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-40" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00783522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05233471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olgasmerdova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6921-5558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167118625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295616059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399949074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05489037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G Jayaram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Huret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Smerdova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2026.149785" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05404778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smerdova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01833" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Chai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kolimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-024-01352-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feyne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Autissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.109022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smerdova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103947" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Bhantrakuppe Narayanappa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108088" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126391" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Jendoubi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants9030031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benchekroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106263" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gigliotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109720" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pedoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2020.7.6.475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pecora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112268" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.289" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S&#225;nchez-Valencia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian R Hutchings" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide S A de Focatiis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Mulvihill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0044-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S Graham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Gasser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300787" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.04.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952271v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sarbaev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-9947-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3981" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passilly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zanesse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarbayev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Autissier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-40" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00783522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05233471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>