--- v1 (2026-04-17)
+++ v2 (2026-05-23)
@@ -867,261 +867,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Vectorial 3D Microwave Imaging of Sparse Scatterers through a Multi-Task Bayesian Compressive Sensing Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Sensing-Based Born Iterative Method for Tomographic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (5), pp.1753-1765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jimaging5010019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2899848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488316v1</w:t>
+                <w:t xml:space="preserve">hal-02123853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing-Based Born Iterative Method for Tomographic Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-Vectorial 3D Microwave Imaging of Sparse Scatterers through a Multi-Task Bayesian Compressive Sensing Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (5), pp.1753-1765. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2899848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging5010019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123853v1</w:t>
+                <w:t xml:space="preserve">hal-04488316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Total-Variation Sparseness-Promoting Method for the Synthesis of Contiguously Clustered Linear Arrays</w:t>
               </w:r>
@@ -1556,395 +1556,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Arrays Diagnosis by means of an Advanced Bayesian Compressive Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+                <w:t xml:space="preserve">Iterative Multi-Resolution Bayesian CS for Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (11), pp.5892 - 5906. </w:t>
+              <w:t xml:space="preserve">, 2018, 66 (7), pp.3665 - 3677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2866534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2826574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914750v1</w:t>
+                <w:t xml:space="preserve">hal-01774924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Multi-Resolution Bayesian CS for Microwave Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+                <w:t xml:space="preserve">High Density Interconnect Microstrip Patch Antenna for 5G Base Stations with Integrated Filtering Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Castlunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Marcantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2826574⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/technologies6020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774924v1</w:t>
+                <w:t xml:space="preserve">hal-01788400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Density Interconnect Microstrip Patch Antenna for 5G Base Stations with Integrated Filtering Performance</w:t>
+                <w:t xml:space="preserve">Planar Arrays Diagnosis by means of an Advanced Bayesian Compressive Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Marcantonio</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (2), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.5892 - 5906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/technologies6020045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2866534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788400v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material-by-Design Synthesis of Conformal Miniaturized Linear Phased Arrays</w:t>
               </w:r>
@@ -2177,51 +2177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-Band Spline-Shaped Aperture-Stacked Patch Antenna for Air Traffic Control Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,51 +3060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,512 +3920,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational method for the inversion of wide-band GPR measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+                <w:t xml:space="preserve">Unconventional Phased Array Architectures and Design Methodologies — A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Mailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/756/1/012008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proceedings of the IEEE, 104 (3), pp.544 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2015.2512389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578355v1</w:t>
+                <w:t xml:space="preserve">hal-01569116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Modular Contiguously Clustered Linear Arrays Through a Sparseness-Regularized Solver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time NDT-NDE Through an Innovative Adaptive Partial Least Squares SVR Inversion Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 64 (10), pp.4277 - 4287. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 54 (11), pp.6818 - 6832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2591439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2595623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570316v1</w:t>
+                <w:t xml:space="preserve">hal-01570179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time NDT-NDE Through an Innovative Adaptive Partial Least Squares SVR Inversion Approach</w:t>
+                <w:t xml:space="preserve">A computational method for the inversion of wide-band GPR measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 756 (1-6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/756/1/012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2591439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570179v1</w:t>
+                <w:t xml:space="preserve">hal-01578355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional Phased Array Architectures and Design Methodologies — A Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Modular Contiguously Clustered Linear Arrays Through a Sparseness-Regularized Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.J. Mailloux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Proceedings of the IEEE, 104 (3), pp.544 - 560. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (10), pp.4277 - 4287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2015.2512389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2595623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569116v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterial-by-Design: Theory, methods, and applications to communications and sensing - Editorial</w:t>
               </w:r>
@@ -4600,486 +4600,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-Based Compressive Imaging of Sparse Targets</w:t>
+                <w:t xml:space="preserve">Multi-resolution subspace-based optimization method for solving three-dimensional inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Anselmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
+                <w:t xml:space="preserve">Xiuzhu Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agarwal Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2444423⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (11), pp.2218-2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.002218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224938v1</w:t>
+                <w:t xml:space="preserve">hal-01224946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution subspace-based optimization method for solving three-dimensional inverse scattering problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+                <w:t xml:space="preserve">Wavelet-Based Compressive Imaging of Sparse Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (11), pp.2218-2226. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (11), pp.4889 - 4900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.002218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2444423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224946v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of multi-layer WAIM coatings for planar phased arrays within the system-by-design framework</w:t>
+                <w:t xml:space="preserve">Hybrid PSO-CP technique for the synthesis of non-uniform linear arrays with maximum directivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Viani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+                <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (6), pp.2482-2496. </w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.113-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2415516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2014.983616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264318v1</w:t>
+                <w:t xml:space="preserve">hal-01168430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid PSO-CP technique for the synthesis of non-uniform linear arrays with maximum directivity</w:t>
+                <w:t xml:space="preserve">Synthesis of multi-layer WAIM coatings for planar phased arrays within the system-by-design framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (1), pp.113-123. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (6), pp.2482-2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09205071.2014.983616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2415516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168430v1</w:t>
+                <w:t xml:space="preserve">hal-01264318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Crack Detection in Anisotropic Layered Media through a Sparseness-Regularized Solver</w:t>
               </w:r>
@@ -5598,51 +5598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the radiation properties of ADS-thinned dipole arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Giarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5715,51 +5715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scaling forward-backward time-stepping method for microwave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,638 +5826,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsening conformal arrays through a versatile BCS-based method</w:t>
+                <w:t xml:space="preserve">Synthesis of linear multi-beam arrays through hierarchical ADS-based interleaving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (4), pp.1681-1689. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (10), pp.794-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2287894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/IET-MAP.2013.0697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167946v1</w:t>
+                <w:t xml:space="preserve">hal-01167940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of linear multi-beam arrays through hierarchical ADS-based interleaving</w:t>
+                <w:t xml:space="preserve">Sparsening conformal arrays through a versatile BCS-based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Viani</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (10), pp.794-808. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.1681-1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/IET-MAP.2013.0697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2287894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167940v1</w:t>
+                <w:t xml:space="preserve">hal-01167946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized QCTO for metamaterial-lens-coated conformal arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic subsurface prospecting by a multi-focusing inexact Newton method within the second-order Born approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremiah P. Turpin</w:t>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (8), pp.4089-4095. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (6), pp.1167-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2327643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.001167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167354v1</w:t>
+                <w:t xml:space="preserve">hal-01167936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic subsurface prospecting by a multi-focusing inexact Newton method within the second-order Born approximation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized QCTO for metamaterial-lens-coated conformal arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas H. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Randazzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+                <w:t xml:space="preserve">Jeremiah P. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (6), pp.1167-1179. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (8), pp.4089-4095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.001167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2327643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167936v1</w:t>
+                <w:t xml:space="preserve">hal-01167354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic subsurface prospecting by a fully nonlinear multi-focusing inexact Newton method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressive sensing imaging of non-sparse 2D scatterers by a total-variation approach within the Born approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (12), pp.2618-2629. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (10), pp.5157-5170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2344673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167333v1</w:t>
+                <w:t xml:space="preserve">hal-01167344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifrequency Bayesian compressive sensing methods for microwave imaging</w:t>
               </w:r>
@@ -6482,51 +6456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-Ping Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6567,131 +6541,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive sensing imaging of non-sparse 2D scatterers by a total-variation approach within the Born approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic subsurface prospecting by a fully nonlinear multi-focusing inexact Newton method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (10), pp.5157-5170. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (12), pp.2618-2629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2344673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167344v1</w:t>
+                <w:t xml:space="preserve">hal-01167333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure correction in time-modulated linear arrays</w:t>
               </w:r>
@@ -6918,841 +6918,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directions-of-arrival estimation through bayesian compressive sensing strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconfigurable sum-difference pattern by means of parasitic elements for forward-looking monopulse radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2256093⟩</w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (7), pp.747-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2012.0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168068v1</w:t>
+                <w:t xml:space="preserve">hal-01168088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable sum-difference pattern by means of parasitic elements for forward-looking monopulse radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directions-of-arrival estimation through bayesian compressive sensing strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (7), pp.747-754. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (7), pp.3828-3838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2012.0300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2256093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168088v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-agile ADS-interleaved planar arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless architectures for heterogeneous sensing in smart home applications – Concepts and real implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIER13072702⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (11), pp.2381-2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2013.2266858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170215v1</w:t>
+                <w:t xml:space="preserve">hal-01168030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MT-BCS-based microwave imaging approach through minimum-norm current expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+                <w:t xml:space="preserve">Hybrid Design of Non-Regular Linear Arrays With Accurate Control of the Pattern Sidelobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61 (9), pp.4722-4732. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2265254⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 61 (12), pp.6237-6242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2283602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168047v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Design of Non-Regular Linear Arrays With Accurate Control of the Pattern Sidelobes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Sartori</w:t>
+                <w:t xml:space="preserve">Polarization-agile ADS-interleaved planar arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Manica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (12), pp.6237-6242. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142, pp.771-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2283602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIER13072702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170307v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless architectures for heterogeneous sensing in smart home applications – Concepts and real implementations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">MT-BCS-based microwave imaging approach through minimum-norm current expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101 (11), pp.2381-2396. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (9), pp.4722-4732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2013.2266858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2265254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168030v1</w:t>
+                <w:t xml:space="preserve">hal-01168047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse scatterers imaging through approximated multi-task compressive sensing strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7954,51 +7954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8149,51 +8149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive sensing pattern matching techniques for synthesizing planar sparse arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8468,850 +8468,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a UHF RFID/GPS fractal antenna for logistics management</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex-weight sparse linear array synthesis by bayesian compressive sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (4), pp.480-492. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (5), pp.2309-2326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/156939312800030640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2189742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168930v1</w:t>
+                <w:t xml:space="preserve">hal-01168955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-domain approach to the synthesis of UWB antenna systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Multiband fractal antenna for wireless communication systems for emergency management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Azaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIER11103003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156939312798954865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168950v1</w:t>
+                <w:t xml:space="preserve">hal-01168952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-weight sparse linear array synthesis by bayesian compressive sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A time-domain approach to the synthesis of UWB antenna systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122, pp.557-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER11103003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2189742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168955v1</w:t>
+                <w:t xml:space="preserve">hal-01168950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband fractal antenna for wireless communication systems for emergency management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renzo Azaro</w:t>
+                <w:t xml:space="preserve">Design of a UHF RFID/GPS fractal antenna for logistics management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2012, 26 (4), pp.480-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/156939312798954865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/156939312800030640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168952v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of non-uniform MIMO arrays through combinatorial sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive nulling in time-varying scenarios through time-modulated linear arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 11, pp.728-731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2205552⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 11, pp.101 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2183849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168135v1</w:t>
+                <w:t xml:space="preserve">hal-01168933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave imaging within the first-order Born approximation by means of the contrast-field Bayesian compressive sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of non-uniform MIMO arrays through combinatorial sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Caramanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (6), pp.2865-2879. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.728-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2194676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2205552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168943v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive nulling in time-varying scenarios through time-modulated linear arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave imaging within the first-order Born approximation by means of the contrast-field Bayesian compressive sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.101 - 104. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (6), pp.2865-2879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2183849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2194676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168933v1</w:t>
+                <w:t xml:space="preserve">hal-01168943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid design of a fractal-shaped GSM/UMTS antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9566,51 +9566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic imaging within the contrast-source formulation by means of the multiscaling inexact Newton method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9768,836 +9768,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm (GA)-enhanced almost difference set (ADS)-based approach for array thinning</w:t>
+                <w:t xml:space="preserve">Hybrid ADS-based techniques for radio astronomy array design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Caramanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (3), pp.305- 315. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.1817-1827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2122228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169007v1</w:t>
+                <w:t xml:space="preserve">hal-01169006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ADS-based techniques for radio astronomy array design</w:t>
+                <w:t xml:space="preserve">Genetic algorithm (GA)-enhanced almost difference set (ADS)-based approach for array thinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Caramanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (6), pp.1817-1827. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.305- 315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2122228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169006v1</w:t>
+                <w:t xml:space="preserve">hal-01169007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Evolution as applied to electromagnetics</w:t>
+                <w:t xml:space="preserve">Synthesis of Sub-Arrayed Time Modulated Linear Arrays Through a Multi-Stage Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 53 (1), pp.38-49. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (9), pp.3246-3254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/map.2011.5773566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2161535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169014v1</w:t>
+                <w:t xml:space="preserve">hal-01170222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of separate scatterers by means of a multiscaling multiregion inexact-Newton approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic beamforming in time-modulated linear arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18, pp.247-257. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (7), pp.2538-2545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERM11051404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2152323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168979v1</w:t>
+                <w:t xml:space="preserve">hal-01169002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Sub-Arrayed Time Modulated Linear Arrays Through a Multi-Stage Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+                <w:t xml:space="preserve">Electromagnetic inversion with the multiscaling inexact-Newton method – Experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (9), pp.3246-3254. </w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (12), pp.2834-2838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2161535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mop.26435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170222v1</w:t>
+                <w:t xml:space="preserve">hal-01168968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic beamforming in time-modulated linear arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Evolution as applied to electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (1), pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/map.2011.5773566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2152323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169002v1</w:t>
+                <w:t xml:space="preserve">hal-01169014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic inversion with the multiscaling inexact-Newton method – Experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Imaging of separate scatterers by means of a multiscaling multiregion inexact-Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERM11051404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.26435⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01168968v1</w:t>
+                <w:t xml:space="preserve">hal-01168979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectangular thinned arrays based on McFarland difference sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Caramanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10651,278 +10651,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nested multi-scaling inexact-Newton iterative approach for microwave imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the robustness to element failures of linear ADS-thinned arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 60 (2), pp.971-983. </w:t>
+              <w:t xml:space="preserve">, 2011, 59 (12), pp.4849-4853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2173131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2165510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168958v1</w:t>
+                <w:t xml:space="preserve">hal-01168985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness to element failures of linear ADS-thinned arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nested multi-scaling inexact-Newton iterative approach for microwave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 59 (12), pp.4849-4853. </w:t>
+              <w:t xml:space="preserve">, 2011, 60 (2), pp.971-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2165510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2173131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168985v1</w:t>
+                <w:t xml:space="preserve">hal-01168958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of multi-beam sub-arrayed antennas through an excitation matching strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11080,291 +11080,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution subspace-based optimization method for inverse scattering problems</w:t>
+                <w:t xml:space="preserve">A bayesian compressive sampling-based inversion for imaging sparse scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xudong Chen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.28.002057⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (10), pp.3993-4006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2128329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168966v1</w:t>
+                <w:t xml:space="preserve">hal-01168998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian compressive sampling-based inversion for imaging sparse scatterers</w:t>
+                <w:t xml:space="preserve">Multiresolution subspace-based optimization method for inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (10), pp.3993-4006. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (10), pp.2057-2069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2128329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.28.002057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168998v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printed UWB antenna operating over multiple mobile wireless standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Azaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11541,51 +11541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization, tracking, and imaging of targets in wireless sensor networks: An invited review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11665,677 +11665,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sub-arraying of compromise planar arrays through an innovative ACO-weighted procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+                <w:t xml:space="preserve">Cognitive radios with multiple antennas exploiting spatial opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bixio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ottonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Raffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo S. Regazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIER10092008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (8), pp.4453-4459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2048322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569140v1</w:t>
+                <w:t xml:space="preserve">hal-01171292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive radios with multiple antennas exploiting spatial opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Bixio</w:t>
+                <w:t xml:space="preserve">Synthesis of time-modulated planar arrays with controlled harmonic radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlo S. Regazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (8), pp.4453-4459. </w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (5/6), pp.827-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2048322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/156939310791036304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171292v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of time-modulated planar arrays with controlled harmonic radiations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal sub-arraying of compromise planar arrays through an innovative ACO-weighted procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (5/6), pp.827-838. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.279-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/156939310791036304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIER10092008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169035v1</w:t>
+                <w:t xml:space="preserve">hal-01569140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANAR MONOPOLE UWB ANTENNA WITH UNII1/UNII2 WLAN-BAND NOTCHED CHARACTERISTICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+                <w:t xml:space="preserve">Electromagnetic passive localization and tracking of moving targets in a WSN-infrastructured environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERB10080511⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/7/074003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169008v1</w:t>
+                <w:t xml:space="preserve">hal-01169021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibeam Antenna Arrays With Common Subarray Layouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.1190 - 1193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2010.2100073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic passive localization and tracking of moving targets in a WSN-infrastructured environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Benedetti</w:t>
+                <w:t xml:space="preserve">PLANAR MONOPOLE UWB ANTENNA WITH UNII1/UNII2 WLAN-BAND NOTCHED CHARACTERISTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.277-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/7/074003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERB10080511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169021v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleaved linear arrays with difference sets</w:t>
               </w:r>
@@ -12438,51 +12438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADS-Based guidelines for thinned planar arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12529,51 +12529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative multi-source strategy for enhancing the reconstruction capabilities of inverse scattering techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Caramanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12711,77 +12711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of Parasitic Smart Antennas in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pregnolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12949,51 +12949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear array thinning exploiting almost difference sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13040,64 +13040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the complex permittivity values of planar dielectric substrates by means of a multifrequency PSO-based technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Azaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Caramanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13248,51 +13248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetically-designed arbitrary length almost difference sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13352,51 +13352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of mutual coupling effects on the PSL performances of ADS thinned arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13443,51 +13443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully-adaptive smart antenna prototype: ideal model and experimental validation in complex interference scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13573,51 +13573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A warning about metamaterials for users of frequency-domain numerical simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Raffetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (3), pp.792-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13664,51 +13664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment by a commercial software of the accuracy of electromagnetic finite element simulators in the presence of metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Raffetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (6), pp.1260-1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13748,235 +13748,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous TEM modes in guiding structures filled with double negative and double positive materials</w:t>
+                <w:t xml:space="preserve">Cavities involving metamaterials with an uncountable set of resonant frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Bozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Raffetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17, pp.19-21. </w:t>
+              <w:t xml:space="preserve">, 2007, 17, pp.565-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2006.887243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2007.901760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171283v1</w:t>
+                <w:t xml:space="preserve">hal-01171286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavities involving metamaterials with an uncountable set of resonant frequencies</w:t>
+                <w:t xml:space="preserve">Anomalous TEM modes in guiding structures filled with double negative and double positive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Bozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Raffetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17, pp.565-567. </w:t>
+              <w:t xml:space="preserve">, 2007, 17, pp.19-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2007.901760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2006.887243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171286v1</w:t>
+                <w:t xml:space="preserve">hal-01171283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of electromagnetic finite element simulators in the presence of three-dimensional double negative scatterers</w:t>
               </w:r>
@@ -13988,51 +13988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Cevini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Raffetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.737-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14092,51 +14092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Cevini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Raffetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48, pp.2524-2529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15273,144 +15273,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust diagnosis of planar antenna arrays through a Bayesian compressive sensing approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
+                <w:t xml:space="preserve">Compressive-processing microwave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Sixth Asia-Pacific Conference on Antennas and Propagation (APCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Xi'an, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APCAP.2017.8420936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APCAP.2017.8420783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866587v1</w:t>
+                <w:t xml:space="preserve">hal-01866592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in multi-resolution approaches for computational inverse scattering — On the integration of sparse retrieval within the multi-resolution inversion</w:t>
               </w:r>
@@ -15494,187 +15494,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive-processing microwave imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+                <w:t xml:space="preserve">Robust diagnosis of planar antenna arrays through a Bayesian compressive sensing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Sixth Asia-Pacific Conference on Antennas and Propagation (APCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Xi'an, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APCAP.2017.8420783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APCAP.2017.8420936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866592v1</w:t>
+                <w:t xml:space="preserve">hal-01866587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of compact printed antennas for 5G base stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15764,51 +15764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive Sensing for Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15937,51 +15937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Marcantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t>
@@ -16234,160 +16234,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system-by-design approach for efficient multiband patch antennas design</w:t>
+                <w:t xml:space="preserve">Reflectarray antenna simplification through non-radiating currents synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916339⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584101v1</w:t>
+                <w:t xml:space="preserve">hal-01768483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-resolution compressive sensing inversion of scattering data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16406,591 +16419,578 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1599-1602, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflectarray antenna simplification through non-radiating currents synthesis</w:t>
+                <w:t xml:space="preserve">A system-by-design approach for efficient multiband patch antennas design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniele Bresciani</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768483v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced learning-based approaches for reflectarrays design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAR array synthesis for next generation earth observation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.84-87, </w:t>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2312-2314, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590190v1</w:t>
+                <w:t xml:space="preserve">hal-01583380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR array synthesis for next generation earth observation systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time crack characterization in conductive tubes through an adaptive partial least squares approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2312-2314, </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2017, San Diego, United States. pp.21-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583380v1</w:t>
+                <w:t xml:space="preserve">hal-01767569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time crack characterization in conductive tubes through an adaptive partial least squares approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+                <w:t xml:space="preserve">Advanced learning-based approaches for reflectarrays design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2017, San Diego, United States. pp.21-22, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.84-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767569v1</w:t>
+                <w:t xml:space="preserve">hal-01590190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting non-radiating currents in reflectarray antenna design</w:t>
               </w:r>
@@ -17015,51 +17015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Gelmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17351,168 +17351,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time groove characterization combining partial least squares and SVR strategies: application to eddy current testing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+                <w:t xml:space="preserve">An integer genetic algorithm for optimal clustering in phased array antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, florence, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768554v1</w:t>
+                <w:t xml:space="preserve">hal-01583475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of clustered linear arrays through a total variation compressive sensing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmi Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17531,344 +17510,365 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.862-864, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integer genetic algorithm for optimal clustering in phased array antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unconventional techniques for the synthesis of modern antenna arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2843-2845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01583475v1</w:t>
+                <w:t xml:space="preserve">hal-01583305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional techniques for the synthesis of modern antenna arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+                <w:t xml:space="preserve">Real time groove characterization combining partial least squares and SVR strategies: application to eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01583305v1</w:t>
+                <w:t xml:space="preserve">hal-01768554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of notch-enhanced compact printed antennas for 5g communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18199,1248 +18199,1248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling the optimization-based design of complex EM devices through the System-by-Design approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering camouflage and manipulation using metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481137⟩</w:t>
+              <w:t xml:space="preserve">2016 10th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics (METAMATERIALS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Creete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetaMaterials.2016.7746410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582521v1</w:t>
+                <w:t xml:space="preserve">hal-01768626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time eddy-current-testing of metallic structures through statistical learning methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling the optimization-based design of complex EM devices through the System-by-Design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01590754v1</w:t>
+                <w:t xml:space="preserve">hal-01582521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering camouflage and manipulation using metasurfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time eddy-current-testing of metallic structures through statistical learning methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Toscano</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 10th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics (METAMATERIALS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Creete, Greece. </w:t>
+              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Shangai, China. pp.3957-3958, </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MetaMaterials.2016.7746410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768626v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast design of next generation reflectarrays through advanced LBE strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative antenna architectures exploiting metamaterials for new generation radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniele Bresciani</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590018v1</w:t>
+                <w:t xml:space="preserve">hal-01581904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CS-based computational imaging at microwave frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+                <w:t xml:space="preserve">Design of mantle cloaks through a System-by-Design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiberto Bilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696238⟩</w:t>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eucap.2016.7481566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582652v1</w:t>
+                <w:t xml:space="preserve">hal-01634438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive sensing as a new paradigm in wave scattering and propagation</w:t>
+                <w:t xml:space="preserve">Compressive Sensing as applied to Electromagnetics - challenges, solutions, and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSURSI 2016, IEEE International Symposium on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696469⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01582608v1</w:t>
+                <w:t xml:space="preserve">hal-01774032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative antenna architectures exploiting metamaterials for new generation radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of linear arrays through MbD metamaterial coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.1089-1090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01581904v1</w:t>
+                <w:t xml:space="preserve">hal-01569379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of mantle cloaks through a System-by-Design approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+                <w:t xml:space="preserve">Compressive sensing as a new paradigm in wave scattering and propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. </w:t>
+              <w:t xml:space="preserve">APSURSI 2016, IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.1525-1526, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eucap.2016.7481566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634438v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing as applied to Electromagnetics - challenges, solutions, and future trends</w:t>
+                <w:t xml:space="preserve">CS-based computational imaging at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.1061-1062, </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774032v1</w:t>
+                <w:t xml:space="preserve">hal-01582652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of linear arrays through MbD metamaterial coatings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast design of next generation reflectarrays through advanced LBE strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.1089-1090, </w:t>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569379v1</w:t>
+                <w:t xml:space="preserve">hal-01590018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformai transformation of linear arrays through QCTO-based design tools</w:t>
               </w:r>
@@ -20067,51 +20067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Shangai, China. pp.927-928, </w:t>
@@ -20188,51 +20188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Takenaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20309,51 +20309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmi Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20426,51 +20426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Miorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20560,77 +20560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiberto Bilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
@@ -20770,1160 +20770,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless coverage optimization for robotic swarm in emergency scenario</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+                <w:t xml:space="preserve">A comparative assessment of information-exploitation techniques for GPR data inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems (NCMIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chachan, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264437v1</w:t>
+                <w:t xml:space="preserve">hal-01264761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative antenna arrays for next generation radar systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+                <w:t xml:space="preserve">Three-dimensional microwave imaging through a multi-zooming inexact-Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> OCEANS 2015 - Genova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Genova, Italy. </w:t>
+              <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/oceans-genova.2015.7271672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264403v1</w:t>
+                <w:t xml:space="preserve">hal-01264714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical homogenization and synthesis of wave polarizers through the material-by-design paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative inverse scattering with sparseness constraints - The compressive sensing paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EUCAP 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">the 9th International Conference on Computational Physics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264392v1</w:t>
+                <w:t xml:space="preserve">hal-01299186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spline-enhanced synthesis of metamaterial lenses for linear array miniaturization by the SbD-QCTO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+                <w:t xml:space="preserve">Innovative antenna arrays for next generation radar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304863⟩</w:t>
+              <w:t xml:space="preserve"> OCEANS 2015 - Genova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Genova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/oceans-genova.2015.7271672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264719v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative assessment of information-exploitation techniques for GPR data inversion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical homogenization and synthesis of wave polarizers through the material-by-design paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Apolloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Maci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems (NCMIP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EUCAP 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264761v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional microwave imaging through a multi-zooming inexact-Newton approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
+                <w:t xml:space="preserve">Spline-enhanced synthesis of metamaterial lenses for linear array miniaturization by the SbD-QCTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264714v1</w:t>
+                <w:t xml:space="preserve">hal-01264719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative inverse scattering with sparseness constraints - The compressive sensing paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Poli</w:t>
+                <w:t xml:space="preserve">Wireless coverage optimization for robotic swarm in emergency scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference on Computational Physics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299186v1</w:t>
+                <w:t xml:space="preserve">hal-01264437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of information in inversion and synthesis – challenges, tools, and trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+                <w:t xml:space="preserve">SVR-based inversion of eddy current probe impedance data for crack reconstruction within complex structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 2015 IEEE Mediterranean Microwave Symposium (MMS’2015) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. URSI-France 2015 Scientific Days “Probing matter with Electromagnetic Waves”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264843v1</w:t>
+                <w:t xml:space="preserve">hal-01264427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVR-based inversion of eddy current probe impedance data for crack reconstruction within complex structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Calmon</w:t>
+                <w:t xml:space="preserve">On the role of information in inversion and synthesis – challenges, tools, and trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. URSI-France 2015 Scientific Days “Probing matter with Electromagnetic Waves”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 2015 IEEE Mediterranean Microwave Symposium (MMS’2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lecce, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMS.2015.7375463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264427v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-information exploitation in inverse scattering approaches for GPR survey</w:t>
               </w:r>
@@ -22030,77 +22030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system-by-design approach for the synthesis of metamaterial printed WAIMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Apolloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22402,77 +22402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 2015 IEEE Mediterranean Microwave Symposium (MMS’2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lecce, Italy. </w:t>
@@ -22536,51 +22536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22787,77 +22787,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on compressive sensing based approaches for inverse scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22904,64 +22904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive imaging strategies for real-time tracking of non-cooperative targets in security applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Giarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23023,1234 +23023,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of complex antenna devices through system-by-design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A total variation compressive sensing technique for imaging large scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Orlando - Florida, United States. </w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CICommS.2014.7014641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264871v1</w:t>
+                <w:t xml:space="preserve">hal-01187382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A total variation compressive sensing technique for imaging large scatterers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+                <w:t xml:space="preserve">Array synthesis for optimal wireless power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187382v1</w:t>
+                <w:t xml:space="preserve">hal-01187196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array synthesis for optimal wireless power systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient synthesis of complex antenna devices through system-by-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Orlando - Florida, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CICommS.2014.7014641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187196v1</w:t>
+                <w:t xml:space="preserve">hal-01264871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic direction of arrival estimation through Bayesian Compressive Sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+                <w:t xml:space="preserve">A Contrast-Source-based approach for physical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping-Ping Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPTA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bristol, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187395v1</w:t>
+                <w:t xml:space="preserve">hal-01108069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowd detection and occupancy estimation through indirect environmental measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">GPR survey thorugh a multi-resolution deterministic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187291v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar array diagnosis through compressive sensing: a preliminary assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized synthesis of wave-manipulating devices within the system-by-design paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187392v1</w:t>
+                <w:t xml:space="preserve">hal-01186700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of multi-layer mantle cloaks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+                <w:t xml:space="preserve">Contiguously clustered linear arrays through bayesian compressive sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics (Metamaterials 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MetaMaterials.2014.6948651⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186579v1</w:t>
+                <w:t xml:space="preserve">hal-01186570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A material-by-design strategy for the design and optimization of multisurface-metamaterial polarizers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System-by-design paradigm as applied to the synthesis of innovative field manipulation devices including task-oriented metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Maci</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiberto Bilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902188⟩</w:t>
+              <w:t xml:space="preserve">8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics (Metamaterials 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetaMaterials.2014.6948656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187375v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband multi-layer WAIM design and optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Design of thinned arrays with controlled sidelobes by ADS-CP strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Manica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Malcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902458⟩</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187583v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging sparse scatterers through a multi-frequency CS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-focusing procedure based on the inexact-Newton method for electromagnetic subsurface prospecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24259,119 +24224,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 European Geoscience Union General Assembly (EGU-GA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterial-enhanced arrays by innovative QTCO approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24380,830 +24345,865 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrem Bekele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremiah P. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas H. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2014.6904708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrast-Source-based approach for physical imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+                <w:t xml:space="preserve">Crowd detection and occupancy estimation through indirect environmental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108069v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR survey thorugh a multi-resolution deterministic approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar array diagnosis through compressive sensing: a preliminary assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904769⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187193v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized synthesis of wave-manipulating devices within the system-by-design paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Manica</w:t>
+                <w:t xml:space="preserve">A material-by-design strategy for the design and optimization of multisurface-metamaterial polarizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905309⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186700v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contiguously clustered linear arrays through bayesian compressive sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+                <w:t xml:space="preserve">Probabilistic direction of arrival estimation through Bayesian Compressive Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003311⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186570v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-by-design paradigm as applied to the synthesis of innovative field manipulation devices including task-oriented metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wideband multi-layer WAIM design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Malcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics (Metamaterials 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MetaMaterials.2014.6948656⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186574v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of thinned arrays with controlled sidelobes by ADS-CP strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Manica</w:t>
+                <w:t xml:space="preserve">Design of multi-layer mantle cloaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics (Metamaterials 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MetaMaterials.2014.6948651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187389v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System-by-design: a new paradigm for handling design complexity</w:t>
               </w:r>
@@ -25228,51 +25228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25557,51 +25557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive sensing methods applied to inverse imaging problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Topical Meeting on ‘Computational Optical Sensing and Imaging’ (COSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kohala Coast, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25639,51 +25639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of tunable graphene-based antenna arrays for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 2014 IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.908-909, </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25717,51 +25717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compressive sensing approach to NDE/NDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26146,51 +26146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremiah P. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. </w:t>
@@ -26228,77 +26228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed monitoring for energy consumption optimization in smart buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Giarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26384,51 +26384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrem Bekele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremiah P. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas H. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26501,51 +26501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic wireless localization enabling advanced services in museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Giarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26622,51 +26622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scaling deterministic imaging for GPR survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26756,51 +26756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative CS imaging methods in transformed domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26873,51 +26873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive evaluation through a sparse reconstruction strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27237,51 +27237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27445,77 +27445,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 European Geoscience Union General Assembly (EGU-GA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
@@ -27538,948 +27538,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of bayesian compressive sensing for directions-of-arrival estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the reconfigurability of time-modulated linear arrays in the presence of failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Int. Workshop on Compressive Sensing applied to Radar (CoSeRa 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187597v1</w:t>
+                <w:t xml:space="preserve">hal-01187630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytically-designed planar aperiodic arrays in the presence of mutual coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the robustness of bayesian compressive sensing for directions-of-arrival estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Craeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">2nd Int. Workshop on Compressive Sensing applied to Radar (CoSeRa 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187965v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reconfigurability of time-modulated linear arrays in the presence of failures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytically-designed planar aperiodic arrays in the presence of mutual coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Craeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE AP-S International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187630v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging buried objects within the second-order Born approximation through a multiresolution-regularized inexact-Newton method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+                <w:t xml:space="preserve">Designing radiating systems through interval analysis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Symposium on Electromagnetic Theory (EMTS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187658v1</w:t>
+                <w:t xml:space="preserve">hal-01187637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian compressive sensing for radar systems and applications - Recent advances @ the ELEDIA research center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-thin reconfigurable electromagnetic metasurface absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Panaretos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas H. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Int. Workshop on Compressive Sensing applied to Radar (CoSeRa 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187594v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of metamaterial WAIM for planar arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Sardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poalo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE AP-S International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Orlando, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI.2013.6715392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing radiating systems through interval analysis tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+                <w:t xml:space="preserve">Imaging buried objects within the second-order Born approximation through a multiresolution-regularized inexact-Newton method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE AP-S International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 International Symposium on Electromagnetic Theory (EMTS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hiroshima, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187637v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin reconfigurable electromagnetic metasurface absorbers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian compressive sensing for radar systems and applications - Recent advances @ the ELEDIA research center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">2nd Int. Workshop on Compressive Sensing applied to Radar (CoSeRa 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187951v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive sensing as applied to electromagnetics: advances, comparisons, and applications</w:t>
               </w:r>
@@ -29269,64 +29269,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A WSN-based architecture for the E-Museum – The experience at “Sala dei 500” in Palazzo Vecchio (Florence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Menduni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Giarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29488,76 +29488,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sensor WSN backbone for museum monitoring and surveillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Pervasive remote sensing through WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -29575,837 +29562,850 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195639v1</w:t>
+                <w:t xml:space="preserve">hal-01195641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest advances and innovative solutions in antenna array synthesis for microwave wireless power transmission</w:t>
+                <w:t xml:space="preserve">Synthesis of planar arrays through bayesian compressive sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on “Innovative Wireless Power Transmission: Technologies, Systems, and Applications” (IMWS-IWPT2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Kyoto, Japan. </w:t>
+              <w:t xml:space="preserve">2012 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicaco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMWS.2012.6215822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2012.6348915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188001v1</w:t>
+                <w:t xml:space="preserve">hal-01187991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive remote sensing through WSNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Viani</w:t>
+                <w:t xml:space="preserve">Efficient synthesis of sparse arrays as the solution of an inversion problem within the Bayesian compressive sensing framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Wireless Information Technology and Systems (ICWITS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Wailea, Maui, HI, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWITS.2012.6417817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195641v1</w:t>
+                <w:t xml:space="preserve">hal-01187974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of planar arrays through bayesian compressive sensing</w:t>
+                <w:t xml:space="preserve">Pareto-based optimization of difference patterns in monopulse non-uniform subarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ares Pena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE AP-S International Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2012.6348915⟩</w:t>
+              <w:t xml:space="preserve">2012 6th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187991v1</w:t>
+                <w:t xml:space="preserve">hal-01569323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of sparse arrays as the solution of an inversion problem within the Bayesian compressive sensing framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latest advances and innovative solutions in antenna array synthesis for microwave wireless power transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Wireless Information Technology and Systems (ICWITS2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on “Innovative Wireless Power Transmission: Technologies, Systems, and Applications” (IMWS-IWPT2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS.2012.6215822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWITS.2012.6417817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01187974v1</w:t>
+                <w:t xml:space="preserve">hal-01188001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto-based optimization of difference patterns in monopulse non-uniform subarrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-sensor WSN backbone for museum monitoring and surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Ares Pena</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 6th European Conference on Antennas and Propagation (EUCAP)</w:t>
+              <w:t xml:space="preserve">EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569323v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based inversion of electromagnetic scattering data – An innovative alternate minimization approach</w:t>
+                <w:t xml:space="preserve">Minimum-norm current formulation for MT-BCS inversion of scattering data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">2012 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicaco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2012.6348675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195632v1</w:t>
+                <w:t xml:space="preserve">hal-01187996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum-norm current formulation for MT-BCS inversion of scattering data</w:t>
+                <w:t xml:space="preserve">Model-based inversion of electromagnetic scattering data – An innovative alternate minimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE AP-S International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicaco, United States. </w:t>
+              <w:t xml:space="preserve">EuCAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2012.6348675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187996v1</w:t>
+                <w:t xml:space="preserve">hal-01195632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary assessment of the iterative multi-scaling subspace optimization method in three-dimensional microwave imaging</w:t>
               </w:r>
@@ -30610,733 +30610,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of em scattering data through a multiresolution regularization approach within the contrast source formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-domain inverse scattering through the filtered IMSA-FBTS strategy: A numerical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Caramanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Tommasi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+                <w:t xml:space="preserve">T. Takenaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE AP-S International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187992v1</w:t>
+                <w:t xml:space="preserve">hal-01195692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GA-based adaptive thinning strategy for pattern nulling in linear arrays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BCS-Based formulations for antenna arrays synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206573⟩</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195623v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain inverse scattering through the filtered IMSA-FBTS strategy: A numerical assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
+                <w:t xml:space="preserve">Interval analysis as applied to inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Takenaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicaco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2012.6348670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195692v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCS-Based formulations for antenna arrays synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-task Bayesian compressive sensing for direction-of-arrival estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206046⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Wireless Information Technology and Systems (ICWITS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Wailea, Maui, HI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWITS.2012.6417819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195657v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task Bayesian compressive sensing for direction-of-arrival estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inversion of em scattering data through a multiresolution regularization approach within the contrast source formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Wireless Information Technology and Systems (ICWITS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Wailea, Maui, HI, United States. </w:t>
+              <w:t xml:space="preserve">2012 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicaco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWITS.2012.6417819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2012.6348672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187970v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval analysis as applied to inverse scattering</w:t>
+                <w:t xml:space="preserve">GA-based adaptive thinning strategy for pattern nulling in linear arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Carlin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE AP-S International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicaco, United States. </w:t>
+              <w:t xml:space="preserve">EuCAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2012.6348670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187999v1</w:t>
+                <w:t xml:space="preserve">hal-01195623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVMs for electromagnetics: State-of-the-art, potentialities, and trends</w:t>
               </w:r>
@@ -31524,1582 +31524,1586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities and effectiveness of the IMSA-FBTS strategy for the solution of inverse scattering problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A WSN-based system for real-time electromagnetic monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trinchero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Takenaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011 in Marrakesh</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5997195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200845v1</w:t>
+                <w:t xml:space="preserve">hal-01200740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role and exploitation of the information in inverse scattering problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A CS-based strategy for the design of shaped-beam sparse arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011 in Marrakesh</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200839v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CS-based strategy for the design of shaped-beam sparse arrays</w:t>
+                <w:t xml:space="preserve">Model-based inversion algorithms based on bayesian compressive sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE AP-S International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Spokane, Washington, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996897⟩</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200754v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WSN-based system for real-time electromagnetic monitoring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An innovative planning tool for 3G wireless cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE AP-S International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIERS 2011 in Suzhou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Suzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200740v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative planning tool for 3G wireless cellular networks</w:t>
+                <w:t xml:space="preserve">Potentialities and effectiveness of the IMSA-FBTS strategy for the solution of inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Caramanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Takenaka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011 in Suzhou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Suzhou, China</w:t>
+              <w:t xml:space="preserve">PIERS 2011 in Marrakesh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198747v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based inversion algorithms based on bayesian compressive sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the role and exploitation of the information in inverse scattering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE AP-S International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIERS 2011 in Marrakesh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198765v1</w:t>
+                <w:t xml:space="preserve">hal-01200839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing subspace-based inversions thorugh an efficient multi-scaling scheme</w:t>
+                <w:t xml:space="preserve">Imaging sparse scatterers thorugh bayesian compressive sensing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Chen</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX URSI General Assembly and Scientific Symposium of International Union of Radio Science (URSI GASS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">International Conference on Electromagnetics and Advanced Applications (ICEAA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Turin, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198743v1</w:t>
+                <w:t xml:space="preserve">hal-01198735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time nulling with 4D arrays for cognitive radio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave imaging of multiple scatterers by the iterative multiscaling time domain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Takenaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011 in Suzhou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Suzhou, China</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Microwave and Optical Technology (ISMOT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198753v1</w:t>
+                <w:t xml:space="preserve">hal-01198756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting time-modulated arrays for harmonic beamforming in advanced communications and radar systems</w:t>
+                <w:t xml:space="preserve">Assessment of the electromagnetic inversion with the multiscaling inexact-Newton method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011 in Suzhou</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5997042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198752v1</w:t>
+                <w:t xml:space="preserve">hal-01200747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative array designs for wireless power transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+                <w:t xml:space="preserve">Synthesis and analysis of a monopole radiator for UWB body area networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on “Innovative Wireless Power Transmission: Technologies, Systems, and Applications (IMWS-IWPT2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electromagnetics and Advanced Applications (ICEAA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2011.6046745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMWS.2011.5877110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01200803v1</w:t>
+                <w:t xml:space="preserve">hal-01195727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable information-retrieval strategies for inverse scattering - A review</w:t>
+                <w:t xml:space="preserve">CSI-CFI formulations of the multiresolution inexact Newton method – A numerical comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE AP-S International Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2011.5997041⟩</w:t>
+              <w:t xml:space="preserve">XXX URSI General Assembly and Scientific Symposium of International Union of Radio Science (URSI GASS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200758v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and analysis of a monopole radiator for UWB body area networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressive sensing strategies for active microwave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Viani</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics and Advanced Applications (ICEAA 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APWC.2011.6046745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195727v1</w:t>
+                <w:t xml:space="preserve">hal-01221610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSI-CFI formulations of the multiresolution inexact Newton method – A numerical comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative and reliable tool for the electromagnetic prediction in UMTS scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruscitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX URSI General Assembly and Scientific Symposium of International Union of Radio Science (URSI GASS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIERS 2011 in Marrakesh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198739v1</w:t>
+                <w:t xml:space="preserve">hal-01200833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive sensing strategies for active microwave imaging</w:t>
+                <w:t xml:space="preserve">Mutual coupling in large complex ADS-based arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -33114,824 +33118,811 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221610v1</w:t>
+                <w:t xml:space="preserve">hal-01221614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative and reliable tool for the electromagnetic prediction in UMTS scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time nulling with 4D arrays for cognitive radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Gandini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011 in Marrakesh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">PIERS 2011 in Suzhou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200833v1</w:t>
+                <w:t xml:space="preserve">hal-01198753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual coupling in large complex ADS-based arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative array designs for wireless power transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on “Innovative Wireless Power Transmission: Technologies, Systems, and Applications (IMWS-IWPT2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Uji (Kyoto), Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS.2011.5877110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221614v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging sparse scatterers thorugh bayesian compressive sensing methods</w:t>
+                <w:t xml:space="preserve">Reliable information-retrieval strategies for inverse scattering - A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics and Advanced Applications (ICEAA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Turin, Italy. </w:t>
+              <w:t xml:space="preserve">2011 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5997041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198735v1</w:t>
+                <w:t xml:space="preserve">hal-01200758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave imaging of multiple scatterers by the iterative multiscaling time domain approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing subspace-based inversions thorugh an efficient multi-scaling scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Takenaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Microwave and Optical Technology (ISMOT 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXX URSI General Assembly and Scientific Symposium of International Union of Radio Science (URSI GASS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198756v1</w:t>
+                <w:t xml:space="preserve">hal-01198743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the electromagnetic inversion with the multiscaling inexact-Newton method</w:t>
+                <w:t xml:space="preserve">Exploiting time-modulated arrays for harmonic beamforming in advanced communications and radar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE AP-S International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIERS 2011 in Suzhou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Suzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2011.5997042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01200747v1</w:t>
+                <w:t xml:space="preserve">hal-01198752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary assessment of a contrast source formulation for the iterative multiscale reconstruction of cylindrical objects in electromagnetic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization as an information exploitation tool for solving inverse scattering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Electromagnetic Near-Field Characterization and Imaging (ICONIC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195714v1</w:t>
+                <w:t xml:space="preserve">hal-01200814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array antenna architectures for solar power satellites and wireless power transmission</w:t>
+                <w:t xml:space="preserve">Preliminary assessment of a contrast source formulation for the iterative multiscale reconstruction of cylindrical objects in electromagnetic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX URSI General Assembly and Scientific Symposium of International Union of Radio Science (URSI GASS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Electromagnetic Near-Field Characterization and Imaging (ICONIC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198745v1</w:t>
+                <w:t xml:space="preserve">hal-01195714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally-efficient analytic techniques for large-array synthesis – Feasibility and real-implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33950,171 +33941,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electromagnetics and Advanced Applications (ICEAA 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Turin, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization as an information exploitation tool for solving inverse scattering problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Array antenna architectures for solar power satellites and wireless power transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXX URSI General Assembly and Scientific Symposium of International Union of Radio Science (URSI GASS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200814v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new role of time-modulation for innovative array synthesis</w:t>
               </w:r>
@@ -34303,51 +34303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of spline-based geometries for the time-domain synthesis of UWB antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34528,90 +34528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Multiscaling strategy incorporated into time domain inverse scattering method for cross-borehole imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Takenaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
@@ -34658,51 +34658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of large sparse linear arrays by bayesian compressive sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34753,51 +34753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic tracking of transceiver-free targets in wireless networked environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35064,51 +35064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Electromagnetic Near-Field Characterization and Imaging (ICONIC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35127,1818 +35127,1818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of antenna elements for utilization in UWB arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Estimation of the direction-of-arrival of correlated signals by means of a SVM-based multi-resolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas H. Werner</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Review of Progress in Applied Computational Electromagnetics (ACES 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 2010 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, toronto, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5560955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569266v1</w:t>
+                <w:t xml:space="preserve">hal-01222074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna arrays and combinatorial designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. T. Arasu</w:t>
+                <w:t xml:space="preserve">WSN-based solutions for security and surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Antennas and Propagation Symposium (APSYM 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th European Microwave Conference 2010 (EuMC2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1762-1765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUMC.2010.5616285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569304v1</w:t>
+                <w:t xml:space="preserve">hal-01222033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WSN-based solutions for security and surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Viani</w:t>
+                <w:t xml:space="preserve">ADS-based hybrid methods for array thinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Caramanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Microwave Conference 2010 (EuMC2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Review of Progress in Applied Computational Electromagnetics, ACES 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tampere, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222033v1</w:t>
+                <w:t xml:space="preserve">hal-01222142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the direction-of-arrival of correlated signals by means of a SVM-based multi-resolution approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+                <w:t xml:space="preserve">Antenna arrays and combinatorial designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. T. Arasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 2010 IEEE AP-S International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twelfth Antennas and Propagation Symposium (APSYM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Kochi, India. pp.303-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222074v1</w:t>
+                <w:t xml:space="preserve">hal-01569304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADS-based hybrid methods for array thinning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Caramanica</w:t>
+                <w:t xml:space="preserve">Synthesis of antenna elements for utilization in UWB arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Seghi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+                <w:t xml:space="preserve">Micah Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas H. Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Review of Progress in Applied Computational Electromagnetics, ACES 2010</w:t>
+              <w:t xml:space="preserve">26th International Review of Progress in Applied Computational Electromagnetics (ACES 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222142v1</w:t>
+                <w:t xml:space="preserve">hal-01569266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential evolution-based iterative multiscaling algorithm for microwave imaging of dielectric structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Evolutionary algorithms for inverse scattering – Advances and state-of-the-art comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Caramanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Imaging Systems and Techniques – IST 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Review of Progress in Applied Computational Electromagnetics, ACES 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tampere, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221623v1</w:t>
+                <w:t xml:space="preserve">hal-01222147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative multi-scaling scheme for the electromagnetic imaging of separated scatterers by the inexact-Newton method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+                <w:t xml:space="preserve">ADS-based Y-shaped arrays for interferometry and radio astronomy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Caramanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Imaging Systems and Techniques – IST 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IST.2010.5548514⟩</w:t>
+              <w:t xml:space="preserve">Proc. 2010 IEEE International Symposium on Phased Array Systems &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Boston (MA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2010.5613347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221621v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain inversion with the IMSA-FBTS approach</w:t>
+                <w:t xml:space="preserve">On the exploitation of the iterative multi-scaling scheme for the electromagnetic non-destructive evaluation with the inexact-Newton method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Manica</w:t>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Review of Progress in Applied Computational Electromagnetics, ACES 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 International Symposium on Electromagnetic Theory (EMTS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Berlin, Germany. pp.1012-1015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2010.5637136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222138v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of notched band UWB antennas With a hybrid PSO-spline technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Antenna array synthesis through time modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lizzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Microwave Conference 2010 (EuMC2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIERS2010 in Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cambridge, United States. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222030v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the exploitation of the iterative multi-scaling scheme for the electromagnetic non-destructive evaluation with the inexact-Newton method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+                <w:t xml:space="preserve">A differential evolution-based iterative multiscaling algorithm for microwave imaging of dielectric structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Symposium on Electromagnetic Theory (EMTS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2010.5637136⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Imaging Systems and Techniques – IST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IST.2010.5548515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222028v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna array synthesis through time modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+                <w:t xml:space="preserve">An iterative multi-scaling scheme for the electromagnetic imaging of separated scatterers by the inexact-Newton method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS2010 in Cambridge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Imaging Systems and Techniques – IST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Thessaloniki, Greece. pp.85-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IST.2010.5548514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222157v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary algorithms for inverse scattering – Advances and state-of-the-art comparisons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimo Donelli</w:t>
+                <w:t xml:space="preserve">Time-domain inversion with the IMSA-FBTS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Takenaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hong-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Review of Progress in Applied Computational Electromagnetics, ACES 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222147v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADS-based Y-shaped arrays for interferometry and radio astronomy applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of notched band UWB antennas With a hybrid PSO-spline technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Caramanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 2010 IEEE International Symposium on Phased Array Systems &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Boston (MA), United States. </w:t>
+              <w:t xml:space="preserve">40th European Microwave Conference 2010 (EuMC2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.858-861, </w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARRAY.2010.5613347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUMC.2010.5616283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222051v1</w:t>
+                <w:t xml:space="preserve">hal-01222030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative multi scaling-enhanced inexact newton-method for microwave imaging</w:t>
+                <w:t xml:space="preserve">ADS interleaved arrays with reconfigurable polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bozza</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 2010 IEEE AP-S International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5560971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222092v1</w:t>
+                <w:t xml:space="preserve">hal-01222059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADS interleaved arrays with reconfigurable polarization</w:t>
+                <w:t xml:space="preserve">Iterative multi scaling-enhanced inexact newton-method for microwave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 2010 IEEE AP-S International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2010.5560971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222059v1</w:t>
+                <w:t xml:space="preserve">hal-01222092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost difference sets and perfect sequence constructions motivated by some problems in communication engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. T. Arasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Manica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Conference on Advanced Computing and Communication Technologies for High Performance Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Cochi, India. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37340,51 +37340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectangular thinned array design by McFarland difference sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Caramanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37435,64 +37435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobile wireless sensor network for collaborative tasks achievement by means autonomous robot robot swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37565,51 +37565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the exploitation of analytic sequences for array interleaving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37641,900 +37641,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical validation and experimental results of a multi-resolution SVM-based classification procedure for breast imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental validation of smart antenna system model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Meaney</w:t>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 2009 IEEE AP-S International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Charleston, SC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225527v1</w:t>
+                <w:t xml:space="preserve">hal-01225552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional real-time localization of subsurface objects – From theory to experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Real-time indoor localization and tracking of passive targets by means of wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ioriatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 2009 IEEE International Symposium on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418018⟩</w:t>
+              <w:t xml:space="preserve">Proc. 2009 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Charleston, SC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2009.5172317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225449v1</w:t>
+                <w:t xml:space="preserve">hal-01225529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Array thinning through binary sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">,” Proc. 2009 IEEE AP-S International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Charleston, SC, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of smart antenna system model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId735" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional real-time localization of subsurface objects – From theory to experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 2009 IEEE AP-S International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 2009 IEEE International Symposium on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01225552v1</w:t>
+                <w:t xml:space="preserve">hal-01225449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time indoor localization and tracking of passive targets by means of wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Numerical validation and experimental results of a multi-resolution SVM-based classification procedure for breast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Ioriatti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+                <w:t xml:space="preserve">P. Meaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Azaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 2009 IEEE AP-S International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Charleston, SC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2009.5172317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225529v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WSN for real-time localization and tracking of elderly people</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Ioriatti</w:t>
+                <w:t xml:space="preserve">Validation of a smart antenna prototype: Model and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OASIS 1st International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florence, Italy</w:t>
+              <w:t xml:space="preserve">39th European Microwave Conference 2009 (EuMC2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221617v1</w:t>
+                <w:t xml:space="preserve">hal-01225327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a smart antenna prototype: Model and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WSN for real-time localization and tracking of elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benedetti</w:t>
+                <w:t xml:space="preserve">M. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ioriatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference 2009 (EuMC2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">OASIS 1st International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225327v1</w:t>
+                <w:t xml:space="preserve">hal-01221617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time tracking of transceiver-free objects for homeland security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38675,51 +38675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F4901D7"/>
+    <w:nsid w:val="608AEE0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -38906,51 +38906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oliveri-giacomo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5238-358X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1030-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04448995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vellucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Sibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Monti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Barbuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2022.3143170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oliveri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gelmini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Polo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Anselmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2955217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04446674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gottardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Hannan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2947180" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948771" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rocca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1572546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5010019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2899848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2019.2893217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2906433" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1425160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2866534" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2826574" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castlunger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marcantonio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Robol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6020045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2833199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tenuti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2835566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hannan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2838583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2862469" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Men Chuan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mazzucco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2821715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2869036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731204" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmi Nicola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedeli Alessandro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pastorino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1402713" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1410077" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2017.2701833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Mohammad Hannan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2645570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Bekele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2522465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/756/1/012008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2595623" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2591439" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mailloux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2015.2512389" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2444391" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anselmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2444423" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhu Ye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agarwal Krishna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.002218" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Viani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2415516" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Moriyama" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2014.983616" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Ping Ding" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2365523" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434412" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2015.2397092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas H. Werner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2015.2394292" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giarola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140569" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takenaka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140578" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287894" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/IET-MAP.2013.0697" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah P. Turpin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2327643" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randazzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.001167" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002618" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108387v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002415" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2344673" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2013.0027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2365525" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2256093" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168088v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2012.0300" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13072702" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2265254" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sartori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2283602" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2013.2266858" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27612" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7L9TNPN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2218613" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168091v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2013.2245491" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001261" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168022v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2267195" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/245867" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2241714" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939312800030640" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168950v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER11103003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2189742" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Azaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939312798954865" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168135v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Caramanica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2205552" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168943v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2194676" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2183849" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310791036386" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168902v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001760" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569146v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER11100808" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.000945" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2207344" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0114" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2122228" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169014v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/map.2011.5773566" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168979v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM11051404" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2161535" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2152323" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168968v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26435" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97PWBGST-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fontanari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2123072" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2173131" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2165510" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169009v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2096383" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2096400" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.002057" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168998v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2128329" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168940v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2179631" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169013v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Trinchero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RS004561" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569140v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10092008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171292v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bixio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ottonello" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Raffetto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo S. Regazzoni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2048322" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310791036304" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169008v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10080511" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569143v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2100073" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169021v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benedetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/7/074003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2255" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169041v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2046858" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569135v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09120803" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169039v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2009.0186" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169019v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pregnolato" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310791285227" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169016v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1587" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169055v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2027243" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569125v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM09112901" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09092510" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1927" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB09082703" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170231v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09080904" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171289v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.916955" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810905747" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACA076C3318224D8606DEC822D6F5B242F29428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171283v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bozza" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2006.887243" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.901760" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Cevini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map:20060293" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171281v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QBBRTCC5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491962v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ahmadi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Goudos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST52088.2021.9493402" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004125v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420185v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889064" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420121v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888692" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420247v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhu Li" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ke" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888291" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419968v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888814" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420156v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888658" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004173v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608388" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004266v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608612" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866587v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCAP.2017.8420936" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866601v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCAP.2017.8420784" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866592v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCAP.2017.8420783" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768616v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Lombardi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928417" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004015v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0830" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809859v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertolli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351796" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985517v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0864" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004050v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0663" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584101v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916339" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583449v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928548" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768483v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bresciani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072635" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590190v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928501" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583380v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928657" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767569v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072053" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590777v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928547" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768220v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072943" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584109v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916390" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583437v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928540" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583475v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916360" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583305v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928762" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767582v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073203" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767576v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Persico" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Semeraro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072054" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583486v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916359" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582521v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481137" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590754v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735490" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768626v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Toscano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2016.7746410" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590018v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481540" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582652v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696238" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582608v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696469" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581904v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481762" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634438v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Bilotti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eucap.2016.7481566" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774032v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481145" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696252" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774153v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696249" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696415" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582581v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hannan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481579" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582667v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696023" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590763v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735222" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734525" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774168v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734535" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569382v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571335" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264448v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304837" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264731v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304415" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264433v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264437v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304524" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264403v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceans-genova.2015.7271672" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264392v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Apolloni" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maci" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264719v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304863" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264761v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012010" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264714v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305038" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01299186v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264843v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garofalo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375463" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264427v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264396v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264455v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01250002v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264860v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.165" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264838v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375395" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264685v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304925" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264780v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Soric" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alu`" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2015.7342579" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264739v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304581" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264375v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264871v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014641" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187382v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902022" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187196v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905029" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187395v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901766" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187291v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902229" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187392v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901776" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186579v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al&#249;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2014.6948651" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187375v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martini" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maci" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902188" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187583v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malcic" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902458" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187553v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901704" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187229v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186681v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904708" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108069v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187193v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904769" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186700v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905309" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186570v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003311" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186574v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2014.6948656" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187389v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901846" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187588v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901983" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187289v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Las-Heras" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laviada" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arboleya" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902404" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187237v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2014.6995682" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569340v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569328v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904782" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569376v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003340" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187284v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970499" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187561v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregory" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901684" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186546v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003326" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186538v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003435" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187563v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902462" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187380v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901787" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186569v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003339" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186572v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003312" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186566v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003438" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264870v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014637" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187195v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904884" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187271v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2014.6995692" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187551v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902001" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187235v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187597v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187965v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Craeye" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187630v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711089" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187658v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187594v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187656v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Sardi" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poalo Rocca" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2013.6715392" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187637v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711391" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187951v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Panaretos" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187952v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6710837" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187650v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711145" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187967v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saverio" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadili" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liborio" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russo" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187947v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187600v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franceschetti" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2013.6556915" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187665v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187646v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menduni" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711217" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195648v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206047" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195639v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206050" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188001v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS.2012.6215822" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195641v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206049" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187991v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348915" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187974v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWITS.2012.6417817" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569323v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ares Pena" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206572" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195632v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206048" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187996v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348675" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195684v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhong" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Agarwal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187995v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6349291" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187992v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348672" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195623v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206573" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195692v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takenaka" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195657v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206046" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187970v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWITS.2012.6417819" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187999v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348670" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187997v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348759" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195626v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206056" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200845v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200839v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200754v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996897" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200740v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trinchero" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997195" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198747v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandini" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198765v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996752" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198743v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050367" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198753v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198752v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200803v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS.2011.5877110" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200758v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997041" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195727v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizzi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046745" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198739v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050369" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221610v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200833v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruscitti" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221614v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198735v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046333" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198756v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200747v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997042" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195714v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198745v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050552" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198733v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046293" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200814v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569278v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198759v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200806v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198764v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997016" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198758v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049263" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200827v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200807v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200824v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569317v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195715v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569266v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Gregory" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569304v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Arasu" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222033v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2010.5616285" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222074v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5560955" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222142v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghi" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221623v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2010.5548515" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221621v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bozza" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2010.5548514" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222138v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hong-Ping" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222030v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2010.5616283" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222028v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637136" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222157v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222147v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222051v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2010.5613347" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222092v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561670" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222059v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5560971" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569310v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222042v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2010.5613281" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222055v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lizzi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gregory" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561105" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222061v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gervasio" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5562076" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222154v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222097v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561767" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222145v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225527v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meaney" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171826" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225449v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418018" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225539v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171488" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225552v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171473" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225529v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinelli" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ioriatti" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5172317" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221617v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225327v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225325v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oliveri-giacomo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5238-358X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1030-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04448995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vellucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Sibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Monti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Barbuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2022.3143170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oliveri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gelmini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Polo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Anselmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2955217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04446674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gottardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Hannan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2947180" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948771" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rocca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1572546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2899848" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5010019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2019.2893217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2906433" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1425160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2826574" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castlunger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marcantonio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Robol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6020045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2866534" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2833199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tenuti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2835566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hannan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2838583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2862469" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Men Chuan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mazzucco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2821715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2869036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731204" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmi Nicola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedeli Alessandro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pastorino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1402713" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1410077" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2017.2701833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Mohammad Hannan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2645570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Bekele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2522465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mailloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2015.2512389" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2591439" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578355v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/756/1/012008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2595623" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2444391" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhu Ye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agarwal Krishna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.002218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anselmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2444423" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Moriyama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2014.983616" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Viani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2415516" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Ping Ding" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2365523" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434412" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2015.2397092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas H. Werner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2015.2394292" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giarola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140569" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takenaka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140578" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/IET-MAP.2013.0697" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287894" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randazzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.001167" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah P. Turpin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2327643" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167344v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2344673" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108387v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002415" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167333v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002618" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2013.0027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2365525" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2012.0300" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2256093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2013.2266858" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sartori" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manica" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2283602" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170215v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13072702" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2265254" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27612" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7L9TNPN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2218613" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168091v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2013.2245491" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001261" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168022v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2267195" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/245867" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2241714" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168955v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2189742" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Azaro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939312798954865" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER11103003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168930v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939312800030640" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2183849" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Caramanica" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2205552" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2194676" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310791036386" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168902v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001760" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569146v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER11100808" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.000945" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2207344" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169006v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2122228" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0114" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2161535" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2152323" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26435" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97PWBGST-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169014v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/map.2011.5773566" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168979v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM11051404" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fontanari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2123072" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168985v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2165510" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168958v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2173131" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169009v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2096383" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2096400" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2128329" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168966v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Chen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.002057" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168940v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2179631" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169013v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Trinchero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RS004561" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171292v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bixio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ottonello" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Raffetto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo S. Regazzoni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2048322" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169035v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310791036304" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10092008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169021v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benedetti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/7/074003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569143v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2100073" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169008v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10080511" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2255" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169041v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2046858" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569135v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09120803" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169039v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2009.0186" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169019v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pregnolato" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310791285227" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169016v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1587" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169055v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2027243" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569125v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM09112901" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09092510" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1927" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB09082703" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170231v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09080904" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171289v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.916955" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810905747" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACA076C3318224D8606DEC822D6F5B242F29428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171286v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bozza" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.901760" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171283v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2006.887243" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Cevini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map:20060293" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171281v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QBBRTCC5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491962v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ahmadi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Goudos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST52088.2021.9493402" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004125v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420185v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889064" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420121v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888692" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420247v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhu Li" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ke" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888291" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419968v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888814" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420156v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888658" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004173v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608388" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004266v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8608612" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866592v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCAP.2017.8420783" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866601v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCAP.2017.8420784" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866587v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCAP.2017.8420936" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768616v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Lombardi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928417" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004015v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0830" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809859v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertolli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351796" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985517v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0864" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004050v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0663" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768483v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bresciani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072635" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583449v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928548" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584101v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916339" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583380v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928657" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767569v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072053" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590190v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928501" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590777v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928547" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768220v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072943" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584109v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916390" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583475v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916360" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928540" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583305v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928762" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768554v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767582v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073203" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767576v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Persico" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Semeraro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072054" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583486v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916359" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768626v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Toscano" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2016.7746410" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582521v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481137" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590754v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735490" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581904v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481762" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634438v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Bilotti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eucap.2016.7481566" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774032v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481145" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569379v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696252" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582608v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696469" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582652v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696238" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590018v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481540" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774153v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696249" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696415" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582581v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hannan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481579" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582667v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696023" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590763v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735222" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734525" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774168v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734535" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569382v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571335" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264448v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304837" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264731v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304415" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264433v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264761v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012010" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264714v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305038" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01299186v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264403v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceans-genova.2015.7271672" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264392v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Apolloni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maci" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264719v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304863" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264437v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304524" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264427v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264843v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garofalo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375463" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264396v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264455v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01250002v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264860v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.165" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264838v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375395" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264685v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304925" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264780v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Soric" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alu`" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2015.7342579" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264739v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304581" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264375v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187382v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902022" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187196v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905029" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264871v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014641" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108069v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187193v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904769" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186700v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905309" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186570v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003311" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186574v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2014.6948656" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187389v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901846" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187553v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901704" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187229v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186681v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904708" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187291v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902229" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187392v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901776" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187375v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martini" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maci" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902188" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187395v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901766" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187583v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malcic" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902458" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186579v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al&#249;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2014.6948651" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187588v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901983" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187289v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Las-Heras" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laviada" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arboleya" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902404" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187237v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2014.6995682" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569340v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569328v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904782" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569376v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003340" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187284v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970499" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187561v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregory" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901684" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186546v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003326" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186538v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003435" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187563v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902462" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187380v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901787" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186569v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003339" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186572v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003312" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186566v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003438" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264870v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014637" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187195v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904884" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187271v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2014.6995692" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187551v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902001" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187235v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187630v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711089" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187597v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187965v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Craeye" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187637v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711391" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187951v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Panaretos" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187656v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Sardi" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poalo Rocca" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2013.6715392" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187658v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187594v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187952v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6710837" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187650v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711145" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187967v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saverio" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadili" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liborio" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russo" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187947v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187600v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franceschetti" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2013.6556915" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187665v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187646v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menduni" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711217" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195648v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206047" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195641v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206049" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187991v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348915" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187974v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWITS.2012.6417817" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569323v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ares Pena" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206572" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188001v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS.2012.6215822" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195639v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206050" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187996v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348675" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195632v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206048" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195684v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhong" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Agarwal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187995v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6349291" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195692v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takenaka" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195657v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206046" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187999v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348670" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187970v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWITS.2012.6417819" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187992v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348672" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195623v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206573" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187997v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348759" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195626v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206056" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200740v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trinchero" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997195" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200754v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996897" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198765v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996752" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198747v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandini" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200845v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200839v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198735v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046333" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198756v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200747v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997042" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195727v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizzi" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046745" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198739v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050369" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221610v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200833v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruscitti" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221614v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198753v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200803v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS.2011.5877110" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200758v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997041" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198743v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050367" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198752v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200814v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195714v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198733v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046293" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198745v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050552" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569278v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198759v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200806v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198764v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997016" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198758v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049263" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200827v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200807v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200824v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569317v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195715v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222074v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5560955" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222033v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2010.5616285" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222142v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghi" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569304v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Arasu" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569266v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Gregory" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222147v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222051v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2010.5613347" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222028v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637136" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222157v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221623v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2010.5548515" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221621v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bozza" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2010.5548514" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222138v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hong-Ping" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222030v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2010.5616283" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222059v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5560971" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222092v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561670" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569310v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222042v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2010.5613281" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222055v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lizzi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gregory" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561105" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222061v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gervasio" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5562076" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222154v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222097v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561767" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222145v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225552v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171473" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225529v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinelli" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ioriatti" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5172317" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225539v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171488" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225449v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418018" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225527v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meaney" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171826" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225327v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221617v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225325v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>